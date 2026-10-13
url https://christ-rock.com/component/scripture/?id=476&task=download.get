--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -15,101 +15,101 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf388506ae0514fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc9fa184d27844f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0f374572e7e64f4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R19ddae125fea4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rabf970fb451742cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5d61a2b159154a7d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7484694d762f4787"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbf1c74f60ed04e39"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2787d1a75c9146bf"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R214da373bdd044d0"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R96fa3548937c4903"/>
-[...7 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd18db6ff47b7458b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R82152b5636d446ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rbeaa0d7b397f429b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Racb78b4985744f91"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R648e4c5475924847"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R60ed57d9a2d74c63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbc15c178b31242c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8604ae3b09b64d4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9bc9f693535243f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R415256d1de0e4dac"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Racd715da59cf4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7484694d762f4787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2787d1a75c9146bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5b3f8e839fc64575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb7313e044d2d4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R96fa3548937c4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9a416088f6d545cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R61befcc107a147c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd58ee0ffa88447f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb7543ae5a60d40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9de7d55c64d44f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R24988cf673324a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfda3d160f09b4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd18db6ff47b7458b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R837d6b6166064907" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2d9e1b05f3a04a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbf1c74f60ed04e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R214da373bdd044d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R73c13d4bde5048f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R15a3d287a5dc4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R82152b5636d446ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbeaa0d7b397f429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Racb78b4985744f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R648e4c5475924847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R60ed57d9a2d74c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbc15c178b31242c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8604ae3b09b64d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9bc9f693535243f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R415256d1de0e4dac" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R06b880aefcfb4fac" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -313,75 +313,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfb2321bc77c84aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1457b5bbf51f447f" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R27e7e87e1e064a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b9f68d46cb94306" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R116c05f6af3b4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe01cbf9c0b24d37" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb6ac129cdd4d4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9cc9d2695304b65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcced6af4a24e4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41189d9f5dbd4ab6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3965c0a951f94707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e9ec97bfc004223" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R29786a99803c48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red8ab4d084444846" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1d41024df43441ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Redf0639ab7f143cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R15cf71c4511b48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98e7c76aa18440b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbebc701e357749cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R197d77a967ba45a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1f2ace113ffa4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11c463a6589841cd" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1195,100 +1195,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9fb3b4dd5c7f4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9e508dfbe22345d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R20646252194e433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Red71e7ae0ca444b1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R026cfb78028f4cfd" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf7b1b15c494f4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7dd82a49b7ee410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd34f28897ffd4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7cfaa4155bc24af9" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R40b09363f853447b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9e508dfbe22345d7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7dd82a49b7ee410a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R20646252194e433b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd34f28897ffd4fe0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2314,116 +2314,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Red71e7ae0ca444b1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7cfaa4155bc24af9"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9323b18ec96640d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5b71fcd98eac4b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R944d4ee4481d4ebd" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R440be9c836ae40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R31bc9065dd074c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc744f701a9324a81" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5b71fcd98eac4b77"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R944d4ee4481d4ebd"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R31bc9065dd074c16"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc744f701a9324a81"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2487,75 +2487,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f12c0261e0646f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7dbf7e2929ca4836" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcb769eee94a46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R68f4580f48b44b13" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d90a0eb235f4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf7dce0ee05444864" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf021d546b54f40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R12ba2352e5bf4820" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f55120c3d544804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra3f6f8d05b4b4682" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref08928a878346de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R33c71b73b03740d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0909334c9b494105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb7ba6112af3243b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba9188e58b5e494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3c51ba266b3040b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8af2944574b442d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R863268df45a84fcb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12119b51f4da4f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R96a72ba71c72443e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R569f1ab082234f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R515e391c2949468c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2573,65 +2573,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第114章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 114 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2649,183 +2653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 114:1  |  Psalms 114:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列出了埃及， 雅各家離開說異言之民；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When Israel went out of Egypt, the house of Jacob from a people of strange language;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2841,183 +2807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 114:2  |  Psalms 114:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，猶大為主的聖所， 以色列為他所治理的國度。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Judah was his sanctuary, and Israel his dominion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3033,183 +2961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 114:3  |  Psalms 114:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>滄海看見就奔逃； 約旦河也倒流。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sea saw it, and fled: Jordan was driven back.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3225,183 +3115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 114:4  |  Psalms 114:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大山踴躍，如公羊； 小山跳舞，如羊羔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The mountains skipped like rams, and the little hills like lambs.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3417,183 +3269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 114:5  |  Psalms 114:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>滄海啊，你為何奔逃？ 約旦哪，你為何倒流？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What ailed thee, O thou sea, that thou fleddest? thou Jordan, that thou wast driven back?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3609,183 +3423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 114:6  |  Psalms 114:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大山哪，你為何踴躍，如公羊？ 小山哪，你為何跳舞，如羊羔？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye mountains, that ye skipped like rams; and ye little hills, like lambs?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3801,183 +3577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 114:7  |  Psalms 114:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大地啊，你因見主的面， 就是雅各神的面，便要震動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Tremble, thou earth, at the presence of the Lord, at the presence of the God of Jacob;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3993,183 +3731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 114:8  |  Psalms 114:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他叫磐石變為水池， 叫堅石變為泉源。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which turned the rock into a standing water, the flint into a fountain of waters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>