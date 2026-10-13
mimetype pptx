--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -37,112 +37,112 @@
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R17ece1b796a34a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rea9818c5d1204269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8ad3993e9c5b4829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdb646d6290504b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf2269829144546bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R585eff58c397479d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc536fb0b98414114"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb03c13d53c794ee9"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6cddfcd68cf642d2"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re0e905bd5d894519"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R61238eef95de486a"/>
-[...18 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R8db31910e7004f66"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R760d8e05bf1443ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc70d3750ac584091"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd047c1a6db384664"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R91a4f2a5d648497e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rbb82ce2118e64155"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rdcac30769f6e421f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R73b3f4b8ba3d4735"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R71c21ea238524f7f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8df0de15cd51453c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra8b86844d96f4d1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rdd34b08bb1e747f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R21a0547e6b074ecb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R805b57b8d96d44b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Re7c6a9ba7db44cab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R35855b5067704f0c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rfc861c3489c244ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R616f99c3bb114f44"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Re4e9b6a995684962"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R8f501cab7de5401b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R8e283faf80904aea"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3f08943254af4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc536fb0b98414114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6cddfcd68cf642d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rca89c35b9be14b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb55fc0f8d5ba41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R61238eef95de486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra7bb1466fc324d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1a41363262514c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R88beb4dfb468411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R061199c11cd445e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5068447a17dc46ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb69189968d7e4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R87f467c9ba2b41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb6d5d5d9a637413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7450bb7b40c84358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb2843993a7ff4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R64052864edba46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rccb9df5c90ab46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2b76ab60998c4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb73f91d432ed4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra6007c44a6a548a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R43ac7152c37e42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5da10c952ec54819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7944e99826234068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8db31910e7004f66" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ree5325fdeb2b422f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rca27e0fb307d4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb03c13d53c794ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0e905bd5d894519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb2c71930d06d4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3172355cad2941b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R760d8e05bf1443ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc70d3750ac584091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd047c1a6db384664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R91a4f2a5d648497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbb82ce2118e64155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdcac30769f6e421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R73b3f4b8ba3d4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R71c21ea238524f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8df0de15cd51453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra8b86844d96f4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdd34b08bb1e747f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R21a0547e6b074ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R805b57b8d96d44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re7c6a9ba7db44cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R35855b5067704f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfc861c3489c244ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R616f99c3bb114f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re4e9b6a995684962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8f501cab7de5401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8e283faf80904aea" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R27c75745a2414fd2" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -346,108 +346,108 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R06133dc579814639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R903709ff0f8047fa" /></Relationships>
-[...56 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R62254db119a84ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4b2d8c0461847b2" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R365f099c397243e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32bd9d05902945ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R103da7311d9147c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01df0be1cf4849b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8df695899149432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ee73f5dfb114c75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R14057d4f35e94345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfee6fbb732164c84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdd611bdfc55d4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9fd975ff7dff4bd7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc06291424e8048ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c02c66b5d254a28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5794ea44b60643ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e9037f74a364a02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5717297fd4724e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4913e16daebf4bc5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rccccd2c250d8402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb5005630c9d4efd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7631c7ebe3a24f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d7a552a962e40bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbf6259492cda4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9edfad82758465c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3d963aa273884747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4074518111494a4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R77fc2d38a22e4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f52a94b4c5a4cca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfc272b7df07948bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9240db2de0584a4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R56cef433d1e54469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra26cd7b6337a433f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R855d9839d4b24484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R534026dc01774337" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R18822de02c1a4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7be977f7f7924e07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9fdf6274377045f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdfc6032b1d484d8b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R23c413f0b60f42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re72725baf91645db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb98172e1adb8435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R759e6944a19a471a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2306,100 +2306,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd699f1ab3e17427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R289e3588ef4a4827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4b3af57fe96c49eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R55fe37ce1a554908" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rff7610e337de407d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcbf45475c0374e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf52c64606d374e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbe1fe97a26aa4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R90beb95d859f4b85" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R181a4d2f100040b3" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R289e3588ef4a4827"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf52c64606d374e53"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4b3af57fe96c49eb"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbe1fe97a26aa4ace"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3425,116 +3425,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R55fe37ce1a554908"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R90beb95d859f4b85"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf1cf2e4e3ff540cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R937853a7cc2d48df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fd42f8fc6654217" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc9eaabbaeb6f4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6b964408c7704e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R280f2663070b4e1a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R937853a7cc2d48df"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4fd42f8fc6654217"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6b964408c7704e23"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R280f2663070b4e1a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3598,108 +3598,108 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2aba13d56ee43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R248764145d044ef0" /></Relationships>
-[...56 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4202d54816514d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rda717a8f383544f7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7031c0dec8f74328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re4d1359d56384476" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R778ff5ea684947b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R2f87f70f07194596" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9da113379f99462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd9776ab31ede4248" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re143ea1433f74410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rcfdfac29aa5241ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8a746f9245143a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R9ee5c3dda2c94108" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R489031cd70024047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rb1bc153286b046e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24ec4bad41824654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R8c5db98089404c93" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50bba428a2494413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rdd6e35ffb2344dab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5586e9ab55a4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rac84b930ecd64849" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R561038c54ef640c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Re04dae5f071c4308" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f8e760562d7413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R0112169c439d4555" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ce4d39954954299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rba09e5bf07d947cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9965566657f4452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R0c60ce340c90461e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0655e9abfd7f46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R106ede8c2f734941" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6614c68dc9964f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R91354da7434c4bc6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4704098193e40ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R9692d4e0574a4cec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0c9c1c79282492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R526964e539c5440d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb71cffb7104a49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb7324fd6ebf747a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4bde91ba90c4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6832be8a04ed4773" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd172c9c952ec4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfc41e0d89e4f479a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3717,65 +3717,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第80章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 80 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3793,183 +3797,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:9  |  Psalms 80:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你在這樹根前預備了[地方]， 它就深深扎根，爬滿了地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou preparedst room before it, and didst cause it to take deep root, and it filled the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3985,183 +3951,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:10  |  Psalms 80:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>它的影子遮滿了山， 枝子好像佳美的香柏樹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The hills were covered with the shadow of it, and the boughs thereof were like the goodly cedars.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4177,183 +4105,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:11  |  Psalms 80:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>它發出枝子，長到大海， 發出蔓子，延到大河。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She sent out her boughs unto the sea, and her branches unto the river.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4369,183 +4259,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:12  |  Psalms 80:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你為何拆毀這樹的籬笆， 任憑一切過路的人摘取？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why hast thou then broken down her hedges, so that all they which pass by the way do pluck her?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4561,183 +4413,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:13  |  Psalms 80:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>林中出來的野豬把它糟踏； 野地的走獸拿它當食物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The boar out of the wood doth waste it, and the wild beast of the field doth devour it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4753,183 +4567,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:14  |  Psalms 80:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之神啊，求你回轉！ 從天上垂看，眷顧這葡萄樹，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Return, we beseech thee, O God of hosts: look down from heaven, and behold, and visit this vine;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4945,183 +4721,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:15  |  Psalms 80:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>保護你右手所栽的 和你為自己所堅固的枝子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the vineyard which thy right hand hath planted, and the branch that thou madest strong for thyself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5137,183 +4875,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:16  |  Psalms 80:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樹已經被火焚燒，被刀砍伐； 他們因你臉上的怒容就滅亡了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is burned with fire, it is cut down: they perish at the rebuke of thy countenance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5329,183 +5029,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:17  |  Psalms 80:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你的手扶持你右邊的人， 就是你為自己所堅固的人子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let thy hand be upon the man of thy right hand, upon the son of man whom thou madest strong for thyself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5521,183 +5183,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:18  |  Psalms 80:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，我們便不退後離開你； 求你救活我們，我們就要求告你的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So will not we go back from thee: quicken us, and we will call upon thy name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5713,179 +5337,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:1  |  Psalms 80:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞薩的詩，交與伶長。調用為證的百合花。 領約瑟如領羊群之以色列的牧者啊，求你留心聽！ 坐在二基路伯上的啊，求你發出光來！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician upon Shoshannim-eduth, A Psalm of Asaph. Give ear, O Shepherd of Israel, thou that leadest Joseph like a flock; thou that dwellest between the cherubims, shine forth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5905,183 +5491,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:19  |  Psalms 80:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－萬軍之神啊，求你使我們回轉， 使你的臉發光，我們便要得救！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Turn us again, O LORD God of hosts, cause thy face to shine; and we shall be saved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6097,183 +5645,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:2  |  Psalms 80:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在以法蓮、便雅憫、瑪拿西前面 施展你的大能，來救我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Before Ephraim and Benjamin and Manasseh stir up thy strength, and come and save us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6289,183 +5799,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:3  |  Psalms 80:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，求你使我們回轉， 使你的臉發光，我們便要得救！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Turn us again, O God, and cause thy face to shine; and we shall be saved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6481,183 +5953,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:4  |  Psalms 80:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－萬軍之神啊， 你向你百姓的禱告發怒，要到幾時呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD God of hosts, how long wilt thou be angry against the prayer of thy people?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6673,183 +6107,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:5  |  Psalms 80:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你以眼淚當食物給他們吃， 又多量出眼淚給他們喝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou feedest them with the bread of tears; and givest them tears to drink in great measure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6865,183 +6261,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:6  |  Psalms 80:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使鄰邦因我們紛爭； 我們的仇敵彼此戲笑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou makest us a strife unto our neighbours: and our enemies laugh among themselves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7057,183 +6415,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:7  |  Psalms 80:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之神啊，求你使我們回轉， 使你的臉發光，我們便要得救！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Turn us again, O God of hosts, and cause thy face to shine; and we shall be saved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7249,183 +6569,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 80:8  |  Psalms 80:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你從埃及挪出一棵葡萄樹， 趕出外邦人，把這樹栽上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast brought a vine out of Egypt: thou hast cast out the heathen, and planted it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>