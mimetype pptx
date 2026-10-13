--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -5,96 +5,96 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9073c38e881a45bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8aaf3d35221a4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0fd6689238cf4517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd086f064a8d843da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd290a84014f341c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd8522f8e5d6f4de8" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rebc88c8735ee4e53"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R07b61b0277464f8e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1625cbf250e847bb"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R90d20641237f40d0"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfdf0507a24a24f49"/>
-[...2 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1a080a28e1dd47cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb2a3c7ab59a6428c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R102c0fdd7501436e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R81ff173dc2fd468d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R497866ff67574bb1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Raa1b0bb02e3e4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rebc88c8735ee4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1625cbf250e847bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R66e084a0285d4113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc2271e5018994bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfdf0507a24a24f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9479532d4c534907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9717698077bc45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1a080a28e1dd47cb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R77aecbd6fc0049d7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcb1e2aa97d5442dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R07b61b0277464f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90d20641237f40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R697754207d7946b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcb67d66bc4764e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb2a3c7ab59a6428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R102c0fdd7501436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R81ff173dc2fd468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R497866ff67574bb1" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R45fe76e0df2d4a54" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -298,60 +298,60 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcce7bac4cd5641ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ded853e935a42c5" /></Relationships>
-[...8 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R08fb974fe5af45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28ae7cbc6628478b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb2cbdfd562d04379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf19cba1a8cda4159" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9f040fa990e94328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce487bf14caa4faf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0210fa1b844740b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65e6fb6b8e8b42e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R78e12e921c864ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb394200962845fb" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -690,100 +690,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2576752688af49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra1637ab42566491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdb7710e826a94f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf9990f6eacd242e6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9b75da1881bb4749" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5115f37f529946cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rbc90c58d49e94444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdd521736f0444f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6eeb8ec54fb140cb" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7d01e224163044bb" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra1637ab42566491f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbc90c58d49e94444"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdb7710e826a94f2f"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdd521736f0444f11"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -1809,116 +1809,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf9990f6eacd242e6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6eeb8ec54fb140cb"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R06e1e52d286f411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rccb375c254874428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ff1f8ca1f0940fb" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1ba3ac0a48f84f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc165793e875c4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb9b5e6c6f75408d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rccb375c254874428"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3ff1f8ca1f0940fb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc165793e875c4e7a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbb9b5e6c6f75408d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -1982,60 +1982,60 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc116a1f8f5f64306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6f44007d7c8f4331" /></Relationships>
-[...8 lines deleted...]
-<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f72c2424eba4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re9c503fea42e42fe" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0194f0326ad4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R96e6b9e0057a471a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R744f0250b6ba464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra09bdfb0fe024adf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f38890a95cf4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rec98df30a32a4f24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R978d2933efd049c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R319123bf1425427a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2053,65 +2053,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第133章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 133 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2129,183 +2133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 133:1  |  Psalms 133:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛上行之詩。 看哪，弟兄和睦同居 是何等地善，何等地美！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Song of degrees of David. Behold, how good and how pleasant it is for brethren to dwell together in unity!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2321,183 +2287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 133:2  |  Psalms 133:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這好比那貴重的油[澆]在亞倫的頭上， 流到鬍鬚，又流到他的衣襟；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is like the precious ointment upon the head, that ran down upon the beard, even Aaron’s beard: that went down to the skirts of his garments;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2513,183 +2441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 133:3  |  Psalms 133:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又好比黑門的甘露降在錫安山； 因為在那裏有耶和華所命定的福， 就是永遠的生命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As the dew of Hermon, and as the dew that descended upon the mountains of Zion: for there the LORD commanded the blessing, even life for evermore.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>