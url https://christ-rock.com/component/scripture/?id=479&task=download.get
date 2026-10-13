--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdc06d58d5b374af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raa2ef4e5af2e4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4b6c68dac6704e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6853e8c14ac14425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R66a00093a8654f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R66e800a328fb49b5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R40d35dfb25b742a4"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4c1afe32462a4bc5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9eb0d47fd5854b64"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbc5a6227aeaa4cbc"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf03abd0ad8304b9b"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rabe40321c9114b75"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdf5d5faef07d4684"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R3bd5761a8966449a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R607811f215c7479d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7282d37160eb44cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R911776d468f546e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb745920acc7241da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb1269b0befec4e08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R700326716d334270"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4ef8d1f717cc4836"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R13559ad43aeb4150"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rfd941865e1534ba7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re111df5c75c04ea3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rf1482d5da9644505"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rdc99b97b5b7b489e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9a7f780026f44f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R40d35dfb25b742a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9eb0d47fd5854b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb1d97748f3b84b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R34a997e61b5a40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf03abd0ad8304b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdaa34dba53374f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R28e6a9fdf0924acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2ac77fb8fb074274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R69c96af4f4634acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0b6e720a9f564957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rec96aa98068247fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1ba753a1ec8e4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R393e27743e504e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ref5ca0d9971c4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R84cb08636c8845db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5bac453fb80f4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb54a0a3eab6a40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rabe40321c9114b75" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R90658dded67c4318" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rff1809fbc20449db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4c1afe32462a4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc5a6227aeaa4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf019df97bf734ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0e266e9534c64801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdf5d5faef07d4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3bd5761a8966449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R607811f215c7479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7282d37160eb44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R911776d468f546e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb745920acc7241da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb1269b0befec4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R700326716d334270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4ef8d1f717cc4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R13559ad43aeb4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfd941865e1534ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re111df5c75c04ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf1482d5da9644505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdc99b97b5b7b489e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2e6f3847fc4841f3" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R94d3aaad55d4405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R30c890d824bd4697" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4f1d3ad6aa804231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54c23d0bd0734e34" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R50722ecf6fa245dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f5cb1b7ce4a4c7f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R08d7afd720e64630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc9ec78c2f1440a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8b89b7ade48f4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0daf3ff4a9194f8f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R98ec63d4b77343b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R620480c921c44975" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb1668bb832324324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e0391b00d0347f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4effd27179124808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95f61263b2284c02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc235dbecce28436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra197be988fb8406d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R685da894021a42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2072fdeabb634853" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra23ab098b3af432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0189b38c722d40ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rae53b85e491f4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9bb5519c2a24685" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R22aad57bb2734350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf26ecf35fe524b4e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8c6ca68ce7804e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e1bd4affe7640e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R752d04dae65f4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd44698c2780484a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfb16ebb682774944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R595ec8de76194b59" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R109af9afcabf49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5de1cdc6a40a430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R29050e367ae4425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf905362a00b84139" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8ee9a2d4b74d4775" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf6fd8bc1ac8f487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rbddd34628ffa4198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R52b8da12159b44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R518c10f5c46f408e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R93fb4cb5c6f54277" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5de1cdc6a40a430c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbddd34628ffa4198"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R29050e367ae4425b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R52b8da12159b44e7"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf905362a00b84139"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R518c10f5c46f408e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R45cd0fc9e43f4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7c27d2ff33ec4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Recdcfbcf301a42dc" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5b42d9634dca4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R02548381ab8c48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R586435700ddc4e3b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7c27d2ff33ec4ea7"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Recdcfbcf301a42dc"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R02548381ab8c48f5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R586435700ddc4e3b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34b6839be6694827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3c875dffc78340c0" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27f29ae50fe2468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8902e096bc6c4689" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R065210ea17474067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd5da0e56143e4309" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71d99bb177534a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rff2fe9bbc47a4fb1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd7def0592e64845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rafa0678faa684854" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84e6ada50b1b4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Re37bdefd33b14d8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d9c358115484b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2f14f5ca449e4715" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R394e39d16db64c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R49fa2771691140e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca90200888c94a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R24260fb8213a43d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3452091e66b48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb7ca9e90ce864fa1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d9987bb3f354cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4c10154fbfa94c29" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra18654f8fe114dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R555a77762d514a94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99f9ffe9f2af46b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rbd9b94b98ea84f69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb974fb0f49174d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Reaf85659831543fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24a108bd2e894a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rcd5062f1ead7403d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68d1e3a6fcf14e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc0096ab6aac04e91" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第108章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 108 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 108:9  |  Psalms 108:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩押是我的沐浴盆； 我要向以東拋鞋； 我必因勝非利士呼喊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moab is my washpot; over Edom will I cast out my shoe; over Philistia will I triumph.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 108:10  |  Psalms 108:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰能領我進堅固城？ 誰能引我到以東地？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who will bring me into the strong city? who will lead me into Edom?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 108:11  |  Psalms 108:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你不是丟棄了我們嗎？ 神啊，你不和我們的軍兵同去嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wilt not thou, O God, who hast cast us off? and wilt not thou, O God, go forth with our hosts?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 108:12  |  Psalms 108:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你幫助我們攻擊敵人， 因為人的幫助是枉然的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Give us help from trouble: for vain is the help of man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 108:13  |  Psalms 108:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們倚靠神才得施展大能， 因為踐踏我們敵人的就是他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Through God we shall do valiantly: for he it is that shall tread down our enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 108:1  |  Psalms 108:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩歌。 神啊，我心堅定； 我口要唱詩歌頌！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Song or Psalm of David. O God, my heart is fixed; I will sing and give praise, even with my glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 108:2  |  Psalms 108:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>琴瑟啊，你們當醒起！ 我自己要極早醒起！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Awake, psaltery and harp: I myself will awake early.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 108:3  |  Psalms 108:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我要在萬民中稱謝你， 在列邦中歌頌你！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will praise thee, O LORD, among the people: and I will sing praises unto thee among the nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 108:4  |  Psalms 108:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，你的慈愛大過諸天； 你的誠實達到穹蒼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thy mercy is great above the heavens: and thy truth reacheth unto the clouds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 108:5  |  Psalms 108:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，願你崇高過於諸天！ 願你的榮耀高過全地！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be thou exalted, O God, above the heavens: and thy glory above all the earth;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 108:6  |  Psalms 108:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你應允我們，用右手拯救我們， 好叫你所親愛的人得救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That thy beloved may be delivered: save with thy right hand, and answer me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 108:7  |  Psalms 108:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神已經指着他的聖潔說： 我要歡樂；我要分開示劍， 丈量疏割谷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God hath spoken in his holiness; I will rejoice, I will divide Shechem, and mete out the valley of Succoth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 108:8  |  Psalms 108:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基列是我的； 瑪拿西是我的； 以法蓮是護衛我頭的； 猶大是我的杖；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gilead is mine; Manasseh is mine; Ephraim also is the strength of mine head; Judah is my lawgiver;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>