--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5632549cde07466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc3f277f7fa404bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R17a93e206ae84eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra0f3d89cb2534d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf3ef268644884172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re5b980012af9480a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2ccc5f089b4048b5"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R87983ad3792646bf"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbff9a4ed9cc64ba0"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf5bc30e021db416e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re30fe3c65bb849f3"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R9ec98b64e0334786"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf447b29bdd3446fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra9b738c0fb3f4c37"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9753f456326a44aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9cb680f80fe14ded"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra53908a5e33a4afa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc5b12375fa914026"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3d1d83ea687e48d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9cc839e0759b462b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R68fc543330a04f69"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R255ce3fe83464f88"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd573b89d192b40ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re8396769d6f240ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R32029e1ae7534d6b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R72774a39ab6048a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2ccc5f089b4048b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbff9a4ed9cc64ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc4f9e5846dc14fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rfc1b2a243d3549d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re30fe3c65bb849f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R992027d92a3349fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfe3deb6caa824487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6f1e530350dc443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R01813a54922b43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1bf5b17320cb404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R347b031fe1994e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Reaab6bcfe165450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R45a38309864347bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf1cf7023b4d94aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R202a3913e23147ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R51423522230f41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9ec98b64e0334786" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb020e42816df4683" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6864ba9daf4544f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R87983ad3792646bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5bc30e021db416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6c1f814886174e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R335ae66fd03d4589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf447b29bdd3446fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra9b738c0fb3f4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9753f456326a44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9cb680f80fe14ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra53908a5e33a4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc5b12375fa914026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3d1d83ea687e48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9cc839e0759b462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R68fc543330a04f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R255ce3fe83464f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd573b89d192b40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re8396769d6f240ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R32029e1ae7534d6b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R64d31e79648a4ff0" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc8e309a15bb64cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca623265bce74451" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9dbb703d8cf34bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ce1a1435b9848ae" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3b11349dc4e14740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e093651f36a40f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R597be088cf1a4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25a3eada306b4e01" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb2bec43211a64057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R177e56ac53cd4333" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R66a020efa2984f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7371a553e3e54eb7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R940daef17cdc4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4d3334da16a4e93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rae23c9615c924a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3591e445fe14a39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R52c75209c6ee49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8679a13f40ea4e61" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R03cc8d3eceb64dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71e887c2eee04794" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0070ff66e6ea4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14c9c52ed550419d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R442fca77c161449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf691b17156d24826" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf920a9903dec4e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1cb6969ecea43cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R10f76268ac4d412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9389ad0f05c4984" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb6ef452320574825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbeea3e257a084e31" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6f103cbd56474bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb527396fe8fa43e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfd179038612e4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc9791d59e4ff43b9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc20931bf2d43467c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7b20b4167077488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6b287f64b27b463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0faeb04d37b344d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7f399319059c4eb7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra76dd6eaa7a0473a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb527396fe8fa43e3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6b287f64b27b463a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfd179038612e4382"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0faeb04d37b344d5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc9791d59e4ff43b9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7f399319059c4eb7"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc5d17d184d0c47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8c374fcf5c9a434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6370794d297a42ba" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcb611650a1e544f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf6c556bfa1e74e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b9bde26825643c1" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8c374fcf5c9a434f"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6370794d297a42ba"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf6c556bfa1e74e0f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3b9bde26825643c1"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22b8ec4644974449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8329cfac0a494052" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R773fb95fa90b4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf2741c16e6e54e15" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf2254eaf8324f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R855b0edfb0b14519" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb692f40dcb0b46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R1ff328e97eee49e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a926f960f224aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rc6019ec502494a38" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6129eb74ec94994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R17ae7a0054c84395" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f428a40fdec4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R56d5d301892b4758" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R906aa9cf37d8448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R21d2c567ef1c4491" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf9d128c1bb441ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd2193742adf84065" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8fba049025e448ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R11e8148341174baf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81b2825082a547f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra09e1681b6f34e71" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23d52f9b5e6b4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R0f05d9c2426f49b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0af8d5a17c614cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R2300cd13990b415f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34d98fa6c4e34bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rab6221c5740d4145" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R091f628c776747b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R05f765154abc45a9" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,183 +3069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 5:9  |  Psalms 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，他們的口中沒有誠實； 他們的心裏滿有邪惡； 他們的喉嚨是敞開的墳墓； 他們用舌頭諂媚人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For there is no faithfulness in their mouth; their inward part is very wickedness; their throat is an open sepulchre; they flatter with their tongue.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 5:10  |  Psalms 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，求你定他們的罪！ 願他們因自己的計謀跌倒； 願你在他們許多的過犯中把他們逐出， 因為他們背叛了你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Destroy thou them, O God; let them fall by their own counsels; cast them out in the multitude of their transgressions; for they have rebelled against thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 5:11  |  Psalms 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡投靠你的，願他們喜樂，時常歡呼， 因為你護庇他們； 又願那愛你名的人都靠你歡欣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But let all those that put their trust in thee rejoice: let them ever shout for joy, because thou defendest them: let them also that love thy name be joyful in thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 5:12  |  Psalms 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你必賜福與義人； 耶和華啊，你必用恩惠如同盾牌四面護衛他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou, LORD, wilt bless the righteous; with favour wilt thou compass him as with a shield.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 5:1  |  Psalms 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。用吹的樂器。 耶和華啊，求你留心聽我的言語， 顧念我的心思！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician upon Nehiloth, A Psalm of David. Give ear to my words, O LORD, consider my meditation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 5:2  |  Psalms 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的王我的神啊，求你垂聽我呼求的聲音！ 因為我向你祈禱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hearken unto the voice of my cry, my King, and my God: for unto thee will I pray.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 5:3  |  Psalms 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，早晨你必聽我的聲音； 早晨我必向你陳明[我的心意]，並要警醒！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My voice shalt thou hear in the morning, O LORD; in the morning will I direct my prayer unto thee, and will look up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 5:4  |  Psalms 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你不是喜悅惡事的神， 惡人不能與你同居。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou art not a God that hath pleasure in wickedness: neither shall evil dwell with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,183 +4301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 5:5  |  Psalms 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>狂傲人不能站在你眼前； 凡作孽的，都是你所恨惡的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The foolish shall not stand in thy sight: thou hatest all workers of iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 5:6  |  Psalms 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說謊言的，你必滅絕； 好流人血弄詭詐的，都為耶和華所憎惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt destroy them that speak leasing: the LORD will abhor the bloody and deceitful man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 5:7  |  Psalms 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於我，我必憑你豐盛的慈愛進入你的居所； 我必存敬畏你的心向你的聖殿下拜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But as for me, I will come into thy house in the multitude of thy mercy: and in thy fear will I worship toward thy holy temple.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 5:8  |  Psalms 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你因我的仇敵，憑你的公義引領我， 使你的道路在我面前正直。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lead me, O LORD, in thy righteousness because of mine enemies; make thy way straight before my face.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>