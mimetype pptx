--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R618eea1c5aee4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1f2fc49bded24786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R168730df306b4d1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf731030fb67a4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rec381c6fe7824a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R087746b0ccd5436b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7843eaed01584adc"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb8a8bed86c064429"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rda49bcecefb2498c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R72e93669d1b14e2c"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8e72a27bed274a02"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R63e2aa4b43774730"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R46a03143e65344c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R508b8b052cd24c5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R188ebea5b2354650"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R327246fd93c04757"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R79c5731069404ea5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rab9f915632ed454b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rbc195c54d45f4045"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb2842e5e6ebd4585"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rfeab2f5e1ecc4254"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R3bd5de97ae8b47b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2ead82d01561408d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R78b24ebc4aa94d39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rea092bb9799f47bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R32db440e9df142b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Ref4c653845704a30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R6235068a84f748c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R5093e874a07a45ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R995b295f53b343a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R81938010da994f20"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R3cb6db2158014e16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R7ffa539a3d4f4516"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rf64df55136dc45c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R82f9c56b85704c07"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R392af92ca5c649e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7843eaed01584adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda49bcecefb2498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2e9f87c2aaa24fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R73cab1a6b0664dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8e72a27bed274a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R98cae4b35a7f4dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7e1af3047e644b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rea1f644db5ff432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra35fdba22c1442c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1b33407a03584be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0fd26a0bc53b4592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfaf475153b0d4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9a4d826684354cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R57117f5d08eb40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R63b4b7d20f034a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R44dcc4b8ba6b4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R22f428ef980d4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rae71df49a24447e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3d6e064f0e6443c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R438f6f9c4235455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rea2e1d5a22664715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf1077122305f4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R605edea813d44b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R76b6950950ff43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R76e14fc7ea9549b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R57ca5ee31fb44eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R63e2aa4b43774730" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd0fb537ce6f3471b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R89ed611afa834b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb8a8bed86c064429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72e93669d1b14e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb40da260ad794f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9d2a014865c94201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R46a03143e65344c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R508b8b052cd24c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R188ebea5b2354650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R327246fd93c04757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R79c5731069404ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rab9f915632ed454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbc195c54d45f4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb2842e5e6ebd4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfeab2f5e1ecc4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3bd5de97ae8b47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2ead82d01561408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R78b24ebc4aa94d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rea092bb9799f47bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R32db440e9df142b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ref4c653845704a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6235068a84f748c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5093e874a07a45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R995b295f53b343a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R81938010da994f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3cb6db2158014e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7ffa539a3d4f4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf64df55136dc45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R82f9c56b85704c07" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R33f4cd4131eb42af" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8882bfec526d4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93b1e515b548443e" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcbe6668b0845457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R564f6850e1ea4c11" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd010c55b2d4c4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc256fe74feae4599" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R37e6b5b34e364b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82dcbf7ba5494c13" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re5f98f8059fc402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26bed8a8d1554124" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R30211fbc7ad244d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd103a44fc9c04e31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5f09cdd33d654fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd775b1a59a93401d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rff3be041d9364748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c7b6ad3e89e4e9b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R49eddd2d2d1d4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80b7f62ca696419d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0e745dbc61d84fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f6bcd0d92c24141" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd86d4060e7d8435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb77fd052f11468b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd6b6bbb1a3bf4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0726b728786c48c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R489d76d322874dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0d61c70648d49a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf42b99ffb5f64988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R176ba3dcf0484ef2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra10b17460cf840c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4f663b9654d4896" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R43978190197c44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3826fd91088419b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3585d7e76ea44a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3a2df44d9914999" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2c2e6b4ab7bd43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1082678ebff947fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R151954a3263a44ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a6f0c5918124698" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcdb624fb93434bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c05210af88b4df2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6564d8f9441d4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe31506fcbd44fda" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc08e6a911f304d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb366a1a2f9d545ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7aa04cb39ed5468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e4e4f290e2543df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc87404e90d024f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf039e11d07be4d17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf7afa60c550047f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R472c3ac0667f46fb" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R754e55c52c7a4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf799a034ce8144db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R08a86a9675f149ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R148fe9c61f404a68" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re8b45c024a7148e2" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcb50fc6e2a64486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfa8c42b6e7694e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf016ab31a29f4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R15a68d8139554583" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd730b214d4844d7a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf799a034ce8144db"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfa8c42b6e7694e8a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R08a86a9675f149ca"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf016ab31a29f4e7f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R148fe9c61f404a68"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R15a68d8139554583"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd9d29b5b069146d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R36ed3419c814407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0932bdd0d200413c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R876827e3e19b45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1b268bd3f0b44179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c195d88f09d439a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R36ed3419c814407f"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0932bdd0d200413c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1b268bd3f0b44179"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5c195d88f09d439a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f66a29ea5974213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd6713bdf211f4d29" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f610c7a91c8420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9daf20079b204793" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67b3d99389094048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R69a0953f19a640b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4745b10e5e094580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re717ac31b63d46ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75f71237c8b04d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R987bece283124853" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra32c0e3dbe0a4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R724f38525c614091" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R38b4431bd3874fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R00206454c9184f87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4af9b5b29dc74a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R8f8e4917c06f42d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20cf5cd194f04622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rf84df80e4fb7478a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18e188ad817c4561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R2269f23eb2a745af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9e59af633d54adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R3c96f571226946ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e911af139f14769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rc30de65eced94ebe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f1d0693601140fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R4cc1e39e74eb4cad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf49c2f172c874784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5cc5e055550345ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8faea8fb03854d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R6c828ea094cd4bef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6d3195938cb413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R4d805a7d997d4608" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbb8efa606fb4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R7a086a3d6a554d3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72b3527147084363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R01603a8aee054918" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re529eb8cba6a432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R2e58160f7d99486e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84439af26dc44cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R0410c445794b4ccb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re950b1f19c004ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R743f83335abd4c40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1345ab0863744f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R975ca372773141f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re100a618dbbc448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R5f54acb46c8440e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd545621d1e9e4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R81d9fbbe8e8c49f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6cb67bf6bf148e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rec704d288c5147e1" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第34章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 34 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:9  |  Psalms 34:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的聖民哪，你們當敬畏他， 因敬畏他的一無所缺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O fear the LORD, ye his saints: for there is no want to them that fear him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:10  |  Psalms 34:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>少壯獅子還缺食忍餓， 但尋求耶和華的甚麼好處都不缺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The young lions do lack, and suffer hunger: but they that seek the LORD shall not want any good thing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:11  |  Psalms 34:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾弟子啊，你們當來聽我的話！ 我要將敬畏耶和華的道教訓你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Come, ye children, hearken unto me: I will teach you the fear of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:12  |  Psalms 34:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有何人喜好存活， 愛慕[長]壽，得享美福，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What man is he that desireth life, and loveth many days, that he may see good?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:13  |  Psalms 34:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就要禁止舌頭不出惡言， 嘴唇不說詭詐的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Keep thy tongue from evil, and thy lips from speaking guile.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:14  |  Psalms 34:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要離惡行善， 尋求和睦，一心追趕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Depart from evil, and do good; seek peace, and pursue it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:15  |  Psalms 34:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的眼目看顧義人； 他的耳朵聽他們的呼求。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The eyes of the LORD are upon the righteous, and his ears are open unto their cry.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:16  |  Psalms 34:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華向行惡的人變臉， 要從世上除滅他們的名號。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The face of the LORD is against them that do evil, to cut off the remembrance of them from the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:17  |  Psalms 34:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[義人]呼求，耶和華聽見了， 便救他們脫離一切患難。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteous cry, and the LORD heareth, and delivereth them out of all their troubles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:18  |  Psalms 34:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華靠近傷心的人， 拯救靈性痛悔的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is nigh unto them that are of a broken heart; and saveth such as be of a contrite spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,179 +5649,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:1  |  Psalms 34:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛在亞比米勒面前裝瘋，被他趕出去，就作這詩。 我要時時稱頌耶和華； 讚美他的話必常在我口中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David, when he changed his behaviour before Abimelech; who drove him away, and he departed. I will bless the LORD at all times: his praise shall continually be in my mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:19  |  Psalms 34:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人多有苦難， 但耶和華救他脫離這一切，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Many are the afflictions of the righteous: but the LORD delivereth him out of them all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:20  |  Psalms 34:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又保全他一身的骨頭， 連一根也不折斷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He keepeth all his bones: not one of them is broken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:21  |  Psalms 34:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡必害死惡人； 恨惡義人的，必被定罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Evil shall slay the wicked: and they that hate the righteous shall be desolate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:22  |  Psalms 34:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華救贖他僕人的靈魂； 凡投靠他的，必不致定罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD redeemeth the soul of his servants: and none of them that trust in him shall be desolate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:2  |  Psalms 34:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的心必因耶和華誇耀； 謙卑人聽見就要喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My soul shall make her boast in the LORD: the humble shall hear thereof, and be glad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:3  |  Psalms 34:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們和我當稱耶和華為大， 一同高舉他的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O magnify the LORD with me, and let us exalt his name together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:4  |  Psalms 34:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾尋求耶和華，他就應允我， 救我脫離了一切的恐懼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I sought the LORD, and he heard me, and delivered me from all my fears.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:5  |  Psalms 34:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡仰望他的，便有光榮； 他們的臉必不蒙羞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They looked unto him, and were lightened: and their faces were not ashamed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:6  |  Psalms 34:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我這困苦人呼求，耶和華便垂聽， 救我脫離一切患難。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This poor man cried, and the LORD heard him, and saved him out of all his troubles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:7  |  Psalms 34:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的使者在敬畏他的人四圍安營， 搭救他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The angel of the LORD encampeth round about them that fear him, and delivereth them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 34:8  |  Psalms 34:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要嘗嘗[主恩的滋味]，便知道他是美善； 投靠他的人有福了！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O taste and see that the LORD is good: blessed is the man that trusteth in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>