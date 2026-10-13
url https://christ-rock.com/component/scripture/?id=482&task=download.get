--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -17,102 +17,102 @@
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R560323f8fb5544ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R74b7543176eb40f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R686f2dd8d7f74405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R574c62d8363d4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra03ff92e511c4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R623673b6ee4346bf" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R47708f4ff94f4ed2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R328863b5ab894c84"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7c4a335aec0b4a64"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6f3f440bbfab4d9f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2d09de5e55884884"/>
-[...8 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R5832bdedb45047b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R51993672b0ab4d7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R08a92c1b28344813"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3249d267f0394099"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R61bca2bcaa9f46c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8bb4a181556446dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0e726ba9cf824351"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3df964c3612f4825"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R68cdd053bc04426e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2d408f3a37024e88"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R1e02040044804fb8"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R98d89f3f6a634ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R47708f4ff94f4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c4a335aec0b4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb1725e70f8de4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3d2121c0841246cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2d09de5e55884884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R12de238b81144962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra284ac5c017144e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rff1ffe0358ee4f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8247202985404506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R63ebdd12f9be4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7d0fa72d5a034404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5a796c00bfdc49b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R029ec5bcc6964da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5832bdedb45047b7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5a6528e373264f19" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5d344e15a7554d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R328863b5ab894c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f3f440bbfab4d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R07269a04c19345bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R33b2311ffe9044a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R51993672b0ab4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R08a92c1b28344813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3249d267f0394099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R61bca2bcaa9f46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8bb4a181556446dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0e726ba9cf824351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3df964c3612f4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R68cdd053bc04426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2d408f3a37024e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1e02040044804fb8" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc81e87272da6489f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -316,78 +316,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb75b2a5ff9f54350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c930be037244b80" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3bd701b4d6a54165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3093e813edd74845" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3ce25d8d452f4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ace3a90ad704793" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R31bd52003fa643b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44cc2b4f37e542db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R590a4c993cb549e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1408a4a057174e58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra766687580bf4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e96399c82274ee1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R348472ae404e4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11d369d90dda486b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9022c96d8be446b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3bb9e30098744ec0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbb504e9b74d44539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R953e8fee18284f09" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf2b7d0a66f0c49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re138b02677724a44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0cba1eb2c8a8468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9ca8d9d84d04497" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbfeb778b28e143ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8dd6e38517d848b6" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1296,100 +1296,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R967af5326c764000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2e43e6b6ac03435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R28f022bb97e04d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re0b82243b33c45d1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfd302b5ae63c4966" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcc5cbd6682534740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R849f97cb359b42ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6774eee2c8af456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rabd985df7e204add" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2ac75fbd46f5419c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2e43e6b6ac03435c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R849f97cb359b42ca"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R28f022bb97e04d89"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6774eee2c8af456b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2415,116 +2415,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re0b82243b33c45d1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rabd985df7e204add"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf0c3cafdf7824001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R314fb5e7c85c4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2dc92dbe116453f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re515ccd2f490468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9cfd4ee3b6e94a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd8e714cd858b4ce8" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R314fb5e7c85c4b1d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc2dc92dbe116453f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9cfd4ee3b6e94a6e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd8e714cd858b4ce8"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2588,78 +2588,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Radd092640e944142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rad9b9ff69db64183" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9654d9ce66024a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9004f59eabff4381" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a9137dbac054b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8e2c283ae986454f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R450c84e9a3c94a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R90571b6ef0264280" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9369c65138974c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rad4a19e6c2b84cc4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ea14033af4e43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R3c23a0ce39f948b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1441a6cb66784277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8866d9c50c084213" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6082fbddbd734332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R07179d0522454bc0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89f8ab5e9f5f4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R507d02a570914779" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80f608147f2e4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R458c0ff674314f19" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c660e96d96f49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R4b02b2add69e4d8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82395446e7e94c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd2f37a8233ee478c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2677,65 +2677,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第113章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 113 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2753,183 +2757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 113:9  |  Psalms 113:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使不能生育的婦人安居家中， 為多子的樂母。 你們要讚美耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He maketh the barren woman to keep house, and to be a joyful mother of children. Praise ye the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2945,183 +2911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 113:1  |  Psalms 113:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要讚美耶和華！ 耶和華的僕人哪，你們要讚美， 讚美耶和華的名！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise ye the LORD. Praise, O ye servants of the LORD, praise the name of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3137,183 +3065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 113:2  |  Psalms 113:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的名是應當稱頌的， 從今時直到永遠！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed be the name of the LORD from this time forth and for evermore.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3329,183 +3219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 113:3  |  Psalms 113:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從日出之地到日落之處， 耶和華的名是應當讚美的！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>From the rising of the sun unto the going down of the same the LORD’s name is to be praised.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3521,183 +3373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 113:4  |  Psalms 113:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華超乎萬民之上； 他的榮耀高過諸天。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is high above all nations, and his glory above the heavens.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3713,183 +3527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 113:5  |  Psalms 113:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰像耶和華－我們的神呢？ 他坐在至高之處，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who is like unto the LORD our God, who dwelleth on high,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3905,183 +3681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 113:6  |  Psalms 113:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>自己謙卑， 觀看天上地下的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who humbleth himself to behold the things that are in heaven, and in the earth!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4097,183 +3835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 113:7  |  Psalms 113:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他從灰塵裏抬舉貧寒人， 從糞堆中提拔窮乏人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He raiseth up the poor out of the dust, and lifteth the needy out of the dunghill;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4289,183 +3989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 113:8  |  Psalms 113:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使他們與王子同坐， 就是與本國的王子同坐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That he may set him with princes, even with the princes of his people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>