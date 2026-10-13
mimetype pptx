--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -15,101 +15,101 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd90d8f8583e940c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R576ba27b67904323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1cdc6e98d24742e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3a6a5b1498374117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra92b7e5894fc4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra019a575977843c9" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rfc84f94e21514451"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4a595263e893420a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R365d2c5183d04d03"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb332666730a842d5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R86cbb84b5195495e"/>
-[...7 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R5d9e47c26685471f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R10efccf7891f4f19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1b21cc702ea24a7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R45f5b6bb4cc8410d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3c4226393ef94f98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rec8bef6caa7f4bef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra03a0ae34fe0469d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R659b2543684542b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R8428c4cbe956409c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb74284212f734078"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R787b37baa2b74f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfc84f94e21514451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R365d2c5183d04d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfb5d31bc0e034bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R23e72789a7c64d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R86cbb84b5195495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R559215aeee234d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb715794a2ebd4c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re4c8ab42fde04494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdfaa0b6e5a0c412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1056e0335f07491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1280d50f95a54c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3393eb61614946dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5d9e47c26685471f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R691c20337f794b57" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R57bb5b79a5e941ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4a595263e893420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb332666730a842d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7022b8f651b84cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R00e4bba180a04ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R10efccf7891f4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1b21cc702ea24a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R45f5b6bb4cc8410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3c4226393ef94f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rec8bef6caa7f4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra03a0ae34fe0469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R659b2543684542b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8428c4cbe956409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb74284212f734078" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3ecd9635a902466d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -313,75 +313,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2064672ca73f4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11ae8aa25ba94f6e" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7da9a699fc1b44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c53711fcce9429f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R27152928ac3c43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1cbec328f854c6e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R378ce52deae14e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f35ea7c250b4daa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R81c650fba2494c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06b1816c4b304463" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2ddfaf2762224e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e24be03185c413e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R345f2b8c6c7344df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34cbac72bf944d3b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbfbc1c61b3fe4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0a18eac45a24c90" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5c2cb79a92be4125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra913c70697c74050" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R02c2f17813864503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R160e4d0c7af64e5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R00ed1f1453ce4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re80735f38feb4d54" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1195,100 +1195,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re13f227bbd4e47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4410ccfafbf24a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6217bd9ff88b493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rcd0de906249a442e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9d74880ffccf4f82" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf4d2ad1c9d0d4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R12f03c110e9e4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5d2c050916144b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd3cdf7d8cbb44a03" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb8799c3e5b4f4f3c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4410ccfafbf24a01"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R12f03c110e9e4cd6"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6217bd9ff88b493e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5d2c050916144b25"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2314,116 +2314,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcd0de906249a442e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd3cdf7d8cbb44a03"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R91db4a087fff4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb68f376dcb75450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f3b42c52f654b4a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R795f52b734d14283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8e05b204a03345c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R875730d71eeb4ab2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb68f376dcb75450c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0f3b42c52f654b4a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8e05b204a03345c6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R875730d71eeb4ab2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2487,75 +2487,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a449661e2914520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6a0f9b47624b4628" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ad0d2a808cc4ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc6def20195ac4427" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5e752ecb48047e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R70927c8c365e4d37" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cee8b88f2e94b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rffb92c9aba3b45f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbce8d3445d354c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R00f3fc97ee184ad6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Redadc59221ed49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2ecdd02d4d8447d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R511096876c4043e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R603ed5e8faca4df3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f087b3ea40a44bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc3559e0e4f7e4dfb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree5b1fb3a6724ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ra596e364b60d4fa9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18c3066d05c6455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rdd1ebf9d9bfa4f7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6e1aed43651487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd6ca08a3ef254ed2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2573,65 +2573,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2649,179 +2653,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 4:1  |  Psalms 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。用絲弦的樂器。 顯我為義的神啊， 我呼籲的時候，求你應允我！ 我在困苦中，你曾使我寬廣； 現在求你憐恤我，聽我的禱告！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician on Neginoth, A Psalm of David. Hear me when I call, O God of my righteousness: thou hast enlarged me when I was in distress; have mercy upon me, and hear my prayer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -2841,183 +2807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 4:2  |  Psalms 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們這上流人哪，你們將我的尊榮變為羞辱[要到幾時呢]？ 你們喜愛虛妄，尋找虛假，要到幾時呢？ （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O ye sons of men, how long will ye turn my glory into shame? how long will ye love vanity, and seek after leasing? Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3033,183 +2961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 4:3  |  Psalms 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要知道，耶和華已經分別虔誠人歸他自己； 我求告耶和華，他必聽我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But know that the LORD hath set apart him that is godly for himself: the LORD will hear when I call unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3225,183 +3115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 4:4  |  Psalms 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們應當畏懼，不可犯罪； 在床上的時候，要心裏思想，並要肅靜。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Stand in awe, and sin not: commune with your own heart upon your bed, and be still. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3417,183 +3269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 4:5  |  Psalms 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當獻上公義的祭， 又當倚靠耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Offer the sacrifices of righteousness, and put your trust in the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3609,183 +3423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 4:6  |  Psalms 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有許多人說：誰能指示我們甚麼好處？ 耶和華啊，求你仰起臉來，光照我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There be many that say, Who will shew us any good? LORD, lift thou up the light of thy countenance upon us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3801,183 +3577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 4:7  |  Psalms 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使我心裏快樂， 勝過那豐收五穀新酒的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast put gladness in my heart, more than in the time that their corn and their wine increased.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3993,183 +3731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 4:8  |  Psalms 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必安然躺下睡覺， 因為獨有你－耶和華使我安然居住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will both lay me down in peace, and sleep: for thou, LORD, only makest me dwell in safety.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>