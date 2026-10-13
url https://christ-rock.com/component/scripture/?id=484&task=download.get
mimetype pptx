--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -9,98 +9,98 @@
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7d57e554ad3d4b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra6a10e48ff1345ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8f60639c111b4a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R58b8c8ebf30b4198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfd9839b4af1a48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfca09a7a4c2942d1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra5f4d42f27de4ab7"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc11d1a93739f4ff1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R378ab760606345ee"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rad92f40f534249ee"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R47d8b34ff5854857"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5bbb84989abd4b26"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdcb786c7e7294718"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9134b40eed94430a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R25c3065df92644ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8c38e93a3965437e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R70d376b96f1942c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R8656ce7ccd1f4fcf"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R197528de2b10478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra5f4d42f27de4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R378ab760606345ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6438ab4b3b2b44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rdc29bed24704424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R47d8b34ff5854857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4e5fab39973f41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1b26f6a7a49c4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R56dbd865e79a421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1e750df686774905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5bbb84989abd4b26" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc78aaa488da449e8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd65e2f7614e4491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc11d1a93739f4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad92f40f534249ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra5e7300623c340c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R686d3d67a0dc492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdcb786c7e7294718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9134b40eed94430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R25c3065df92644ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8c38e93a3965437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R70d376b96f1942c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8656ce7ccd1f4fcf" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc8c6213b2c90402c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -304,66 +304,66 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R46fb3e9ee21c40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0851dc49ade4921" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7464d367c8ed4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R407f13103f604bcc" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rad44b68866aa46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6847e16836fb49b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R45ed095c025d457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0bc84ced99e746ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9386095e435844a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra87f1ced14bb4ba6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R556550049de04813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb0421b7493248e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd5f33b782daf46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e9add904cd344f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R38b6c33857eb4bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18143d535d964455" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -892,100 +892,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra098b9c0d5104dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rbb32d7e5338349b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R29cc52af79324f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf51e426ea1f640a2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfef8905553224d00" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd5b86deeb59340fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R408ac2c2aaab49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfa2c1c95e2994d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9ea0e2e681694d11" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7df33edfde5f42be" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbb32d7e5338349b3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R408ac2c2aaab49d1"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R29cc52af79324f02"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfa2c1c95e2994d8a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2011,116 +2011,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf51e426ea1f640a2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9ea0e2e681694d11"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R29972b36c6e244bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1e71c91b8318436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81fcdbd1156647a5" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7e0ba74b875b4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R75a913829f7f4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bffb4810f8a4ea0" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1e71c91b8318436c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R81fcdbd1156647a5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R75a913829f7f4c81"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6bffb4810f8a4ea0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2184,66 +2184,66 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d4036a2944e49bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R23d6eb82fa434c88" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R087db7c0a12d4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc44d86a83e8640d0" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2f2555db49646d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ree64e08e49ed4180" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f2184e4f9264a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R7fcc7668cff54a88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfad036c0a9b348b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R1260ba0ba7ba40b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14cf1a2aea064001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rddd567c28b704ff6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31f0dc160e344394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra49ed6e013894407" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65af317d24244a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7b9d90521c444778" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2261,65 +2261,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第70章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 70 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2337,183 +2341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 70:1  |  Psalms 70:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的紀念詩，交與伶長。 神啊，求你[快快]搭救我！ 耶和華啊，求你速速幫助我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm of David, to bring to remembrance. Make haste, O God, to deliver me; make haste to help me, O LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2529,183 +2495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 70:2  |  Psalms 70:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願那些尋索我命的，抱愧蒙羞； 願那些喜悅我遭害的，退後受辱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them be ashamed and confounded that seek after my soul: let them be turned backward, and put to confusion, that desire my hurt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2721,183 +2649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 70:3  |  Psalms 70:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願那些對我說阿哈、阿哈的， 因羞愧退後。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them be turned back for a reward of their shame that say, Aha, aha.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2913,183 +2803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 70:4  |  Psalms 70:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願一切尋求你的，因你高興歡喜； 願那些喜愛你救恩的，常說：當尊神為大！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let all those that seek thee rejoice and be glad in thee: and let such as love thy salvation say continually, Let God be magnified.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3105,183 +2957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 70:5  |  Psalms 70:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我是困苦窮乏的； 神啊，求你速速到我這裏來！ 你是幫助我的，搭救我的。 耶和華啊，求你不要耽延！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I am poor and needy: make haste unto me, O God: thou art my help and my deliverer; O LORD, make no tarrying.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>