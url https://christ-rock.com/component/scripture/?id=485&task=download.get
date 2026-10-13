--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R03cae9b140914f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6edde1e656734603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R76e7f091604742ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb878400c16024df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra989ec48590e476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6f54bf8362e74911" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbf2f4eeae65d4731"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Reebad69e7e244705"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8e2172fd60a04e7b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8fc8b8bb48f14f5d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbc089ae4e8174a27"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R47dad3966b2645c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rca6dd8c0b4eb408b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8547c6c1f4b14808"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb41a6ae8e07e43c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd2b3770615314114"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rdef0018df29e4ef4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R313364dfa304484e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra0ddf3cc355f4408"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb514a58bff9d4416"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf9b71b88e95f4179"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rbc5eeae064024fa0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R0f6f82a3cdae45ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R058c2bab7951412d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rc344a91edf8a459a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rf78694670aff43ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb651e6df5be14497"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R2d7c97b4f09249be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R30c953e5c0a44141"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Re9423bfdc909487f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0ba7463e23004a2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R1bbfe847a717496c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rda18303669fb4f92"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R27317f5b178143d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbf2f4eeae65d4731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e2172fd60a04e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5d186e3812e54353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R15d0d8a480ce48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbc089ae4e8174a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R52335de0e54f4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0273a96890434385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0a420e537c6d4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R474b5fd12d464ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbd00a00a700b491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9c255126a4254490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7fe79ab809a94f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbb283f4a340f4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R78efd88d4b4f45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdab67f0ba48146b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R14d67702e5f544e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd2a09341470049e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5566657b49f74887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R701b29b7273f4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re402589d660447e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R32d5778d5f9049a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re35766413658446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re3ba0832ebc148f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R442b1677815f4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R47dad3966b2645c1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfd722ac3aee24bb2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd9190b2033914195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Reebad69e7e244705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8fc8b8bb48f14f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3a5a0f54017d4dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rff24f39af92c4a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rca6dd8c0b4eb408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8547c6c1f4b14808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb41a6ae8e07e43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd2b3770615314114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdef0018df29e4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R313364dfa304484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra0ddf3cc355f4408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb514a58bff9d4416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf9b71b88e95f4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbc5eeae064024fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0f6f82a3cdae45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R058c2bab7951412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc344a91edf8a459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf78694670aff43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb651e6df5be14497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2d7c97b4f09249be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R30c953e5c0a44141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re9423bfdc909487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0ba7463e23004a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1bbfe847a717496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rda18303669fb4f92" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re22be9e79eb84ec5" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R66f38111453e4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8bef9aad0f6e4af5" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rad5ee952c4c44ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ec9219b85714f66" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5dee0ad839e04d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R353b818507ac4566" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R23973163bd0c439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0579af8d7d0040cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb2e14aa159ff4b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf20580622e894c9e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0172768bc0e94bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac97b20e467b46a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9ca70661cab9481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67c2d6d9cd67403b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rccdd4414eb3c4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6aaa60f0c85545dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re358f7b06876426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8dd6c263045d4fb6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0a10084f40534334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdcb21bdc3f8f475c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5be410d2df67460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c64e97aaef4422c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc6af9aaf73e34d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68858d31d07140ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Raec58a3591504ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64f966441d804672" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Raa47d2d8e753484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd739dec810904c40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1cb81211b15649dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92099a058a864801" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re145211197b248de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9339902b2d84f41" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R72f8091ebcc04525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2600340e368b4ffc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R666a86f3b423478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5af4ade817342ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0e3dea2a1289466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re49d0221dcf3487e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra7505af7e3024398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7140bae8d4d9409f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ree4c806d545848ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ec71d9266cd4ae8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R561e1618947a4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4b6efe518074165" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra7b7e6d63e844aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7bac51384704410c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb31608a0a7eb4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfe343e927e4b4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb647c691bb7a48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rac000d7386d94db0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf925620874af4ac6" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R09485cf7215d4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2cc4aa11f1e247d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc071c76bde5a4dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb8d83ade12f24fca" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd4267d3f68fd4ce1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfe343e927e4b4ab8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2cc4aa11f1e247d1"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb647c691bb7a48c8"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc071c76bde5a4dac"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rac000d7386d94db0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb8d83ade12f24fca"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7df35fe25cd842bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5eb0bfed1ea94bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb15c8057a2964b46" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbc642fd6aad64b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Reb19b7629f7d4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf235d72121ea4100" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5eb0bfed1ea94bf7"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb15c8057a2964b46"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Reb19b7629f7d4b83"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf235d72121ea4100"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7d6547a532d4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R725e5ab8dbf747ee" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb47029b6035d4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R87da3ab20eae41c5" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b4eb69325ef49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R012f63dd4fad4dde" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08d71eebb19747fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb565e047ad0748f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R890f43be5ca84323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7d22b4cf869e4206" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc81e1a03798a4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R3c73e504db6b491d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7fd2188403c42ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R767449f2d8864912" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6e5634d638c4ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5196381d43b04cf8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc79997f376c14133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc48c496aefe94dc2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R690d0f6748f340cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R2c3fe52bd95a4a22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c70c9a62d974b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R0ae4f97a540e470e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c5b40df074d49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rd77e3c3fafe14a52" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6607150bfba4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R167b40e1e2fd4eff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbeed50a382148d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5576e4fc5faa4e6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5dbddf74d424354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Refeca0110dd84e2e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d436e149f5f42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R9c8adf8f32494596" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a7350cfce824101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6321f83f9e2b4537" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01a1d2f309294ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R54102a4e0c6040a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41388a155f2f4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rdaefb63432204722" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re11da23a785142e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R22913e5322044762" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R174d7e14d31543c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R266c76bbcfe14eab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a1ee3bbcdc545c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6de7f22e8c364ab7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd45819e0d024f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re02782328dbc41c0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第9章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 9 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,183 +3901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:9  |  Psalms 9:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華又要給受欺壓的人作高臺， 在患難的時候作高臺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD also will be a refuge for the oppressed, a refuge in times of trouble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4089,183 +4055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:10  |  Psalms 9:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，認識你名的人要倚靠你， 因你沒有離棄尋求你的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they that know thy name will put their trust in thee: for thou, LORD, hast not forsaken them that seek thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:11  |  Psalms 9:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>應當歌頌居錫安的耶和華， 將他所行的傳揚在眾民中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sing praises to the LORD, which dwelleth in Zion: declare among the people his doings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:12  |  Psalms 9:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為那追討流人血之罪的－他記念受屈的人， 不忘記困苦人的哀求。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he maketh inquisition for blood, he remembereth them: he forgetteth not the cry of the humble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,183 +4517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:13  |  Psalms 9:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你是從死門把我提拔起來的； 求你憐恤我，看那恨我的人所加給我的苦難，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Have mercy upon me, O LORD; consider my trouble which I suffer of them that hate me, thou that liftest me up from the gates of death:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4857,183 +4671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:14  |  Psalms 9:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好叫我述說你一切的美德； 我必在錫安城的門因你的救恩歡樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That I may shew forth all thy praise in the gates of the daughter of Zion: I will rejoice in thy salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:15  |  Psalms 9:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>外邦人陷在自己所掘的坑中； 他們的腳在自己暗設的網羅裏纏住了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heathen are sunk down in the pit that they made: in the net which they hid is their own foot taken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,183 +4979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:16  |  Psalms 9:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華已將自己顯明了，他已施行審判； 惡人被自己手所做的纏住了 。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is known by the judgment which he executeth: the wicked is snared in the work of his own hands. Higgaion. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5433,183 +5133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:17  |  Psalms 9:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人，就是忘記神的外邦人， 都必歸到陰間。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked shall be turned into hell, and all the nations that forget God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:18  |  Psalms 9:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>窮乏人必不永久被忘； 困苦人的指望必不永遠落空。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the needy shall not alway be forgotten: the expectation of the poor shall not perish for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,183 +5441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:1  |  Psalms 9:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。調用慕拉便。 我要一心稱謝耶和華； 我要傳揚你一切奇妙的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician upon Muthlabben, A Psalm of David. I will praise thee, O LORD, with my whole heart; I will shew forth all thy marvellous works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6009,183 +5595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:19  |  Psalms 9:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你起來，不容人得勝！ 願外邦人在你面前受審判！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Arise, O LORD; let not man prevail: let the heathen be judged in thy sight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6201,183 +5749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:20  |  Psalms 9:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你使外邦人恐懼； 願他們知道自己不過是人。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Put them in fear, O LORD: that the nations may know themselves to be but men. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:2  |  Psalms 9:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要因你歡喜快樂； 至高者啊，我要歌頌你的名！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will be glad and rejoice in thee: I will sing praise to thy name, O thou most High.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:3  |  Psalms 9:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的仇敵轉身退去的時候， 他們一見你的面就跌倒滅亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When mine enemies are turned back, they shall fall and perish at thy presence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,183 +6211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:4  |  Psalms 9:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因你已經為我伸冤，為我辨屈； 你坐在寶座上，按公義審判。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou hast maintained my right and my cause; thou satest in the throne judging right.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:5  |  Psalms 9:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你曾斥責外邦，你曾滅絕惡人； 你曾塗抹他們的名，直到永永遠遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast rebuked the heathen, thou hast destroyed the wicked, thou hast put out their name for ever and ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +6519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:6  |  Psalms 9:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>仇敵到了盡頭； 他們被毀壞，直到永遠。 你拆毀他們的城邑， 連他們的名號都歸於無有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O thou enemy, destructions are come to a perpetual end: and thou hast destroyed cities; their memorial is perished with them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,183 +6673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:7  |  Psalms 9:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟耶和華坐着[為王]，直到永遠； 他已經為審判設擺他的寶座。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the LORD shall endure for ever: he hath prepared his throne for judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 9:8  |  Psalms 9:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要按公義審判世界， 按正直判斷萬民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall judge the world in righteousness, he shall minister judgment to the people in uprightness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>