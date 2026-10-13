--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -69,128 +69,128 @@
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra47d70e0a3e74f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd762787883804472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb7f72aaac8a446cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb7b5e3dcfb1f4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R77be443d4e884481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf02b89ff25044c4f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R24489e6d434a4b05"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R445350212d8e49b6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R95515e570de74740"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R207f0959bcb94363"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd14727ef490b44e7"/>
-[...34 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R7511ff44964d4684"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R439bc812a5d14606"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0130ce59b0a8495a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R584c13d7eacd4746"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R51d9fc9add484280"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re85c3fe229214d05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R612a8e6605c94980"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R99f52476b3514bb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R1b082d0e7f4e41cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R332cad0010fe4f6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R9b40f3e9b64b405c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7c4aeafe3b994c69"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R558a0d64625147e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R9dfe81fb67924636"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Raedd94fd6047498b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R5ed5705e12034a50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R772de3fb174e4076"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R241bfea400b54bb4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R74ec9600473b4bb7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rde8313b882644e4b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R53cbf11d4b2345b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R6813f7f0793a4976"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R0c52147776bf43b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Ra1057237fb4e4217"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R9962f3eb8e3740aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rd97b27ed766b4737"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Recf82d86daaf4ea1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R87046f4c4257486b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rbef31d1b5ab743cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rd45b10692b4a45c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Ra5eb90f3fa1f4106"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Ra83692cb5914444d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Raa95bf6673e54773"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rc52fe55bd5274bd6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rf23193dc0d154dc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R9f8e897630a243a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R13d5e43cf53846cf"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb90507d88beb41f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R24489e6d434a4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95515e570de74740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1d33c62701724ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5c4d054d483e4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd14727ef490b44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd3a78bcd5e0f4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc6cae12857804bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R73ea437f40c24c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0ea741f2b2024fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R66a0563242784fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R53c7dde60740484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R532dc9af19d54b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re54a9f734b054420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0eb9422f61144ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfd74266aad13444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4afb8a9c64254e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R91ded7f8be004d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra4e46720b07d4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R470d7441a0f14268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R870845a19feb405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R07539339d27f4bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbffa8073cb094b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Raa22df96e1ea48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rcf87960d04ae46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rdddb2351a10e4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf6957d78758a4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R829222eed4b34f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0770635d5dad4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rcd24231724d549d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R39c06af340574c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R38d1ac0573634cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R354ba61d27a748a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rbb227be5a7e247d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6fe7fa5d46204250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R0bd5ba57a27748f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Reffbcf4e70ec40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R8647f0e2cdec4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R1a215a817ab44e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rca328da4477e405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R7511ff44964d4684" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd51cb3c85e664a91" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R865cef024f6147c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R445350212d8e49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R207f0959bcb94363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc1b804a1c42d4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R685781924f9544f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R439bc812a5d14606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0130ce59b0a8495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R584c13d7eacd4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R51d9fc9add484280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re85c3fe229214d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R612a8e6605c94980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R99f52476b3514bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1b082d0e7f4e41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R332cad0010fe4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9b40f3e9b64b405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7c4aeafe3b994c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R558a0d64625147e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9dfe81fb67924636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Raedd94fd6047498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5ed5705e12034a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R772de3fb174e4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R241bfea400b54bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R74ec9600473b4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rde8313b882644e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R53cbf11d4b2345b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6813f7f0793a4976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0c52147776bf43b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra1057237fb4e4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9962f3eb8e3740aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd97b27ed766b4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Recf82d86daaf4ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R87046f4c4257486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rbef31d1b5ab743cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd45b10692b4a45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Ra5eb90f3fa1f4106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Ra83692cb5914444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Raa95bf6673e54773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rc52fe55bd5274bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rf23193dc0d154dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R9f8e897630a243a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R13d5e43cf53846cf" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb4335fb1382444ac" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -394,156 +394,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R09f544f74e2d4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43f1ef36c6ea431a" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ref6a0205981d4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2aa5baece9c5463c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb944e30f50014564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcbcfe00d7c704473" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rab5fbb52f4614fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc95c766e71dd43c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbad05f8b6bb04ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra28e29f0e31440e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra92b4ccb8bb04366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R962d80bf48f34600" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re9e32b0bfd294462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f4d5d7c8ccd4fde" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R007bff3bbeb14764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51af74f178fe45e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5feec1f02a3040af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re22f65867d404784" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R49d5105295184825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ba142f2a79b451a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd4d5c50038854a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R316d5738477f4584" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R59b6d0a560054ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15ef0c693c674cf7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0310758eec5142f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3eb1fc9c8f04af7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R03cb075099d24319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6cd164efa5044777" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rce2607b43e1e42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d78b06011704798" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R52facf1bf4a04b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91eeec3256b44eb8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Reff3408547884ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc69ba863f724aee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rcfc7c10773e84872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22620d2cbada49b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9272d6b30d3a493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70038e3f5f984c06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R6f1dba731b934652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd60ea156c1f4ced" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R026acfd280284db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R006af2a97fd742d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R96d9e949e21c437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9345a17121f94a5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R9899d4edf2c0418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6acd63ea19c04394" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rc4b0d94e9ec94ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R427a00fe86294ab0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4961c43435b34c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d568cc0f25448a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rdad9429f178e4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc19a8e72dbc04684" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R19d36d0d403f45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad3eaca523144538" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rbc8e134b8130402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ee32325125e44fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Re82f81e536584036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R031ad7b9c7f242de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Re28d1bbd16c047a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra10c4615bf594329" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R9b1f6b28033a4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R556c77f9505241e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R69ba27159626414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2eb995bd34224af7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R03bdd81503a94a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re09df1181a5f4d0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdd00fe1482954b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4369501c39e421c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rce07a72812ad409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd6a00c814064a32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd61957cc790e4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6f4ead50c214fc3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7741898c817342be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R487f4413800e473b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R80025cedd5554848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89810b5d3cee44ee" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3922,100 +3922,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbf594c4c80ab4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc3f2f8c6f4e648e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0b6e320f0d8a4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R878f14e7d6c241a0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6c2d2d2a11f34c75" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Red5ce56c00fa46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1456b1903c1f43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7cc8d8c3e89b46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbcd6f504adb544ef" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rec14651628c64ec9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc3f2f8c6f4e648e5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1456b1903c1f43c5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0b6e320f0d8a4ce2"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7cc8d8c3e89b46c0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5041,116 +5041,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R878f14e7d6c241a0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbcd6f504adb544ef"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8856e46c3690421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra91e73fdbfe5480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7fd374ca20974050" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R343aaaa847be4198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1b234536b67b4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14857b6c26c94aac" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra91e73fdbfe5480c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7fd374ca20974050"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1b234536b67b4ea2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R14857b6c26c94aac"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5214,156 +5214,156 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8f9eeb587304be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc9afd6c640b94ed1" /></Relationships>
-[...104 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b191fb45e544632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R519f54b40c154842" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3317dddd3e3d4b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re2ebc7ea9a564c43" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d9eecb42cab4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R63e5f9c0cfb34169" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2aade5f5529f41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7306962a4f834049" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d28f02fcf964993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R4e95a1b698b4497c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32b71e755d044c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R00b2c98280f843a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reda0c06eafc24efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd4d93f33d2574f3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reaf975f8d0694725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rea0e54ca746e4f7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra03eb024b582409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R93b5282416924d9e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff969024720f4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R46627ee5b19e477e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ae4a471433e4902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R4ce85d4efa074050" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e690098ecdb42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rb6398c58a6384be9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d8b9adf58074766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rae253d5a13504dfc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9186c8f86bd3466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R1ff7615654734969" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R307aeeee26f846e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R916f9bc1d86d43c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf615d1eacfb64bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rc4c77af827a2473c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94c97feb57b24823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R36a0cb0d1c81491b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c970446808b453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R6c6aaf760a9c4ecd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f92336c8fbc4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rfb53f5853e974e6d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb63aec6ed1c748c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Re6b0354cdd13408e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfa42ccf1e8d4ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R96b0c1b34bb3407a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe88a83fc91f46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rae01127f0e5142cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6378e71a748a4dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R58ba99704ed34b95" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22cfeedfd3b34520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R45b74450c02449df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5480abbd2f8458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R3a5b4ab1c8a04c63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9de5a9635a624802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R4ce606dd8eb64e3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b6c1f8e198f4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R2fbd1e60c4184878" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb10f39f78341485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R572450538e4940cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a4a7e0da6ac40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R5ca5780b3e0f45f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ca17956ea0a45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R9474880d498648ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73701eb4c4ee4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Ra237dcb1f75b42bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R018bc3ad01a54981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R5cbd885288fc4f37" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc508b2625ac445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R7decb1af0c5a4407" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a0d7054abf54d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra938cb6b38da4586" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re11c9dd2bbca4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R425014935574407e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e557b37777d4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Reb8a5ad76716470f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e85cfb3ff9c4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R47e43a8ac2fe43d4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5381,65 +5381,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第104章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 104 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5457,183 +5461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:9  |  Psalms 104:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你定了界限，使水不能過去， 不再轉回遮蓋地面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast set a bound that they may not pass over; that they turn not again to cover the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5649,183 +5615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:10  |  Psalms 104:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華使泉源湧在山谷， 流在山間，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He sendeth the springs into the valleys, which run among the hills.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5841,183 +5769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:11  |  Psalms 104:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使野地的走獸有水喝， 野驢得解其渴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They give drink to every beast of the field: the wild asses quench their thirst.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6033,183 +5923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:12  |  Psalms 104:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天上的飛鳥在水旁住宿， 在樹枝上啼叫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By them shall the fowls of the heaven have their habitation, which sing among the branches.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6225,183 +6077,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:13  |  Psalms 104:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他從樓閣中澆灌山嶺； 因他作為的功效，地就豐足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He watereth the hills from his chambers: the earth is satisfied with the fruit of thy works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6417,183 +6231,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:14  |  Psalms 104:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使草生長，給六畜吃， 使菜蔬發長，供給人用， 使人從地裏能得食物，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He causeth the grass to grow for the cattle, and herb for the service of man: that he may bring forth food out of the earth;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6609,183 +6385,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:15  |  Psalms 104:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又得酒能悅人心， 得油能潤人面， 得糧能養人心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And wine that maketh glad the heart of man, and oil to make his face to shine, and bread which strengtheneth man’s heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6801,183 +6539,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:16  |  Psalms 104:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>佳美的樹木，就是黎巴嫩的香柏樹， 是耶和華所栽種的，都滿了[汁漿]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The trees of the LORD are full of sap; the cedars of Lebanon, which he hath planted;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6993,183 +6693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:17  |  Psalms 104:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雀鳥在其上搭窩； 至於鶴，松樹是牠的房屋。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Where the birds make their nests: as for the stork, the fir trees are her house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7185,183 +6847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:18  |  Psalms 104:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>高山為野山羊[的住所]； 巖石為沙番的藏處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The high hills are a refuge for the wild goats; and the rocks for the conies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7377,183 +7001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:1  |  Psalms 104:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的心哪，你要稱頌耶和華！ 耶和華－我的神啊，你為至大！ 你以尊榮威嚴為衣服，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bless the LORD, O my soul. O LORD my God, thou art very great; thou art clothed with honour and majesty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7569,183 +7155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:19  |  Psalms 104:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你安置月亮為定節令； 日頭自知沉落。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He appointed the moon for seasons: the sun knoweth his going down.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7761,183 +7309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:20  |  Psalms 104:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你造黑暗為夜， 林中的百獸就都爬出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou makest darkness, and it is night: wherein all the beasts of the forest do creep forth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7953,183 +7463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:21  |  Psalms 104:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>少壯獅子吼叫，要抓食， 向神尋求食物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The young lions roar after their prey, and seek their meat from God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8145,183 +7617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:22  |  Psalms 104:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>日頭一出，獸便躲避， 臥在洞裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sun ariseth, they gather themselves together, and lay them down in their dens.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8337,183 +7771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:23  |  Psalms 104:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人出去做工， 勞碌直到晚上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Man goeth forth unto his work and to his labour until the evening.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8529,183 +7925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:24  |  Psalms 104:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你所造的何其多！ 都是你用智慧造成的； 遍地滿了你的豐富。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD, how manifold are thy works! in wisdom hast thou made them all: the earth is full of thy riches.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8721,183 +8079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:25  |  Psalms 104:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那裏有海，又大又廣； 其中有無數的動物， 大小活物都有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So is this great and wide sea, wherein are things creeping innumerable, both small and great beasts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8913,183 +8233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:26  |  Psalms 104:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那裏有船行走， 有你所造的鱷魚游泳在其中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There go the ships: there is that leviathan, whom thou hast made to play therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9105,183 +8387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:27  |  Psalms 104:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這都仰望你按時給牠食物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These wait all upon thee; that thou mayest give them their meat in due season.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9297,183 +8541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:28  |  Psalms 104:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你給牠們，牠們便拾起來； 你張手，牠們飽得美食。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That thou givest them they gather: thou openest thine hand, they are filled with good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9489,183 +8695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:2  |  Psalms 104:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>披上亮光，如披外袍， 鋪張穹蒼，如鋪幔子，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who coverest thyself with light as with a garment: who stretchest out the heavens like a curtain:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9681,183 +8849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:29  |  Psalms 104:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你掩面，牠們便驚惶； 你收回牠們的氣，牠們就死亡，歸於塵土。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hidest thy face, they are troubled: thou takest away their breath, they die, and return to their dust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9873,183 +9003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:30  |  Psalms 104:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你發出你的靈，牠們便受造； 你使地面更換為新。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou sendest forth thy spirit, they are created: and thou renewest the face of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10065,183 +9157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:31  |  Psalms 104:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願耶和華的榮耀存到永遠！ 願耶和華喜悅自己所造的！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The glory of the LORD shall endure for ever: the LORD shall rejoice in his works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10257,183 +9311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:32  |  Psalms 104:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他看地，地便震動； 他摸山，山就冒煙。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He looketh on the earth, and it trembleth: he toucheth the hills, and they smoke.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10449,183 +9465,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:33  |  Psalms 104:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要一生向耶和華唱詩！ 我還活的時候，要向我神歌頌！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will sing unto the LORD as long as I live: I will sing praise to my God while I have my being.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10641,183 +9619,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:34  |  Psalms 104:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他以我的默念為甘甜！ 我要因耶和華歡喜！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My meditation of him shall be sweet: I will be glad in the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10833,183 +9773,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:35  |  Psalms 104:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願罪人從世上消滅！ 願惡人歸於無有！ 我的心哪，要稱頌耶和華！ 你們要讚美耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the sinners be consumed out of the earth, and let the wicked be no more. Bless thou the LORD, O my soul. Praise ye the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11025,183 +9927,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:3  |  Psalms 104:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在水中立樓閣的棟樑， 用雲彩為車輦， 藉着風的翅膀而行，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who layeth the beams of his chambers in the waters: who maketh the clouds his chariot: who walketh upon the wings of the wind:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11217,183 +10081,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:4  |  Psalms 104:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以風為使者， 以火焰為僕役，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who maketh his angels spirits; his ministers a flaming fire:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11409,183 +10235,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:5  |  Psalms 104:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將地立在根基上， 使地永不動搖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who laid the foundations of the earth, that it should not be removed for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11601,183 +10389,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:6  |  Psalms 104:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你用深水遮蓋地面，猶如衣裳； 諸水高過山嶺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou coveredst it with the deep as with a garment: the waters stood above the mountains.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11793,183 +10543,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:7  |  Psalms 104:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的斥責一發，水便奔逃； 你的雷聲一發，水便奔流。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>At thy rebuke they fled; at the voice of thy thunder they hasted away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11985,183 +10697,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 104:8  |  Psalms 104:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>諸山升上，諸谷沉下， 歸你為它所安定之地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They go up by the mountains; they go down by the valleys unto the place which thou hast founded for them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>