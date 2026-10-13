--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -11,99 +11,99 @@
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R52983df1143a49a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R401beccf54d44b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6ac3bbc3f7bc4c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R775dfb4d3f3d4bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2a01a49ad3044807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8b7c7ed0f2cb49f2" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re90723dc4d124160"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb537fc2248a14822"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb9db0e85f4e64b49"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R15a469cdda314326"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2e1bb3c9fd9e4a28"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R63427c407aa94cda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R818a1de8c70e4c20"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1064059e4e644763"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5d1fd58fab0d4758"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rca081214f87c44ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4de941386b2946b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5cd42e97d4e44996"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R616770ff4c2c4591"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8e27e293eaec4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re90723dc4d124160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9db0e85f4e64b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc8369c48c9c94f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra01ae05b8fb546d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2e1bb3c9fd9e4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd4adeda94f2c4d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6f062d6620004f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R961c98b3c02c4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf2fd33693f8e4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcf7ad354cbd5472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R63427c407aa94cda" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1e665dbfbd9f44f5" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1dff3d04a1634840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb537fc2248a14822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15a469cdda314326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4460cd79ba94468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd0d21221d7a740b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R818a1de8c70e4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1064059e4e644763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5d1fd58fab0d4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rca081214f87c44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4de941386b2946b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5cd42e97d4e44996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R616770ff4c2c4591" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8c83e6f4ff474999" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -307,69 +307,69 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re81061a767e74a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7c7bcd48fd3456b" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra7e181c05bba412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93ed16fb59b14faa" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1b1a962165ba4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf78071666450441c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9c19330584c94c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdae65e26d9f547aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2b519616c09b4dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c6a65543ebb486d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R274a48658ddf41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R518c6a4087ae414c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9c082b02104b4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74334ba5af9c40ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R55f8c1d963a14e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc318230e12c449b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R561cd455e5ae4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red9ce5aafed740e0" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -993,100 +993,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2009288b446349cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0805e1c2af214e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R69f5f2e3a4ca42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2a2657f11c3c4710" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra1fbef52130444e2" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4ab37746087640e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2c0742b04b404f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7532af3ce16e4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R59c38c5aa2fd49ee" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb7d224506030439b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0805e1c2af214e2d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2c0742b04b404f39"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R69f5f2e3a4ca42eb"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7532af3ce16e4490"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2112,116 +2112,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2a2657f11c3c4710"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R59c38c5aa2fd49ee"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4dc0a77386e34237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R761b1533444e40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2df2bbba0894d9c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd2a62e414aea490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6a8f52238f0f4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R138231b0f19d410d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R761b1533444e40b1"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra2df2bbba0894d9c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6a8f52238f0f4364"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R138231b0f19d410d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2285,69 +2285,69 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa74e99c7b734fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3281936df16d4bb7" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra73deecd879a4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3dd23510cafd4822" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a8af563b4f547b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3a7966566a5649c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe7ad2a392cb4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Reb06870c92b1455b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e3d59bc70984fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5f93a306006c486d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37a23b934a024985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R7ada9be457f549cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c433ae5de3f4012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R449f40c2034644c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rddc3e9cdd8a24f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc42f6ee69b834340" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05d6162967354cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb9f077f56bb641fb" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2365,65 +2365,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第23章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 23 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2441,183 +2445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 23:1  |  Psalms 23:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩。 耶和華是我的牧者， 我必不致缺乏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David. The LORD is my shepherd; I shall not want.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2633,183 +2599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 23:2  |  Psalms 23:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使我躺臥在青草地上， 領我在可安歇的水邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He maketh me to lie down in green pastures: he leadeth me beside the still waters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2825,183 +2753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 23:3  |  Psalms 23:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使我的靈魂甦醒， 為自己的名引導我走義路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He restoreth my soul: he leadeth me in the paths of righteousness for his name’s sake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3017,183 +2907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 23:4  |  Psalms 23:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我雖然行過死蔭的[幽]谷， 也不怕遭害， 因為你與我同在； 你的杖，你的竿，都安慰我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, though I walk through the valley of the shadow of death, I will fear no evil: for thou art with me; thy rod and thy staff they comfort me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3209,183 +3061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 23:5  |  Psalms 23:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在我敵人面前，你為我擺設筵席； 你用油膏了我的頭，使我的[福]杯滿溢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou preparest a table before me in the presence of mine enemies: thou anointest my head with oil; my cup runneth over.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3401,183 +3215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 23:6  |  Psalms 23:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我一生一世必有恩惠慈愛隨着我； 我且要住在耶和華的殿中，直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely goodness and mercy shall follow me all the days of my life: and I will dwell in the house of the LORD for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>