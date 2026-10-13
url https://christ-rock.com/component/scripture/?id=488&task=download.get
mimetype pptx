--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc7dba446016a4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Radcbf77e3e024cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R869dee1780a34500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfe6e4f8058d2416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rab2fe9fd0d4a484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8e3355cbf41f4c20" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3139b8d9d2bd4e0d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R503dfb8eaf714928"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R082ef28b57b74710"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf2e28a9717cd456d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R661c120aecd04865"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Re4cf790c4dd64a09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc7928eff1d234a65"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R6a6e780634154b18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re28248e2267649ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R99fd4b2c511941ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R476232962f854d45"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R561dfcd37997406c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R93219a989eb04411"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R974c181965064423"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3739f8f0e6074953"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Recc5c0c259014ec5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R4b55493d7ab345c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R49f29cd77e444a5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R16d240c8e70c423d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb0e5840c16204bf7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3430f885fff74a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3139b8d9d2bd4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R082ef28b57b74710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdeef91df6835422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf7a3b8d0cd2c4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R661c120aecd04865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R67e64ef4bfdc4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5c31c37623c14b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R64efe6686a204996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1105c3d8b9164fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3b4abe427f704cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R74f0957a0517458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra93c6feefde946ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf6fa72ab0e5643d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2e2140abc07d4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb55f938dbd204ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra02a14361f4546e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rabc3b713de4244d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re4cf790c4dd64a09" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R054dd0bae5e7485a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8dc6e17608194b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R503dfb8eaf714928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2e28a9717cd456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9cfbef6444b744e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R702a9d285f7a4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc7928eff1d234a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6a6e780634154b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re28248e2267649ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R99fd4b2c511941ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R476232962f854d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R561dfcd37997406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R93219a989eb04411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R974c181965064423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3739f8f0e6074953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Recc5c0c259014ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4b55493d7ab345c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R49f29cd77e444a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R16d240c8e70c423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb0e5840c16204bf7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R515d4bb1e65e4055" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R439d8aef2b0b41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11b3440c18f24c95" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Reaf2ab08552e4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R367da89df3af4b57" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb57fa0df10d54b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa77d78ab7c446b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R622c02dbad544e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7478c8255f44a99" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7dcd02b547aa407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra43f3a8a98c54bda" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc5deb230f5d74fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37c938f23a214990" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf9945b93c23d454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f297c8dd2af4607" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2b4db7c132ca4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0fe94f1de9c4fb4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R81ef4568ae764b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reac4728646964b28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0cd2ffc7d9894792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R181fed0614cf40af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R52f5a832d4e04990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f513bf2593044aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb68fe30f194240fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R124a52bc11c24b8a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R967f57f7cbac4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40645ee0dcf84dc1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5f86fb4b9284406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2a5474c48fd4732" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfee1cf1f2af048b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R668c7db2411a49dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R03044173f8764aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a8cf1421f2c4c0c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1e4e925b01514401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5867ec6d689646d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re97067f1f5634244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc6c1ca40928c42a5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0e624a656da048ef" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R48869042ade44a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra4ef49717eb4423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R73113abd62fa48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8f19c542ee9a4260" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R98d49278237c4738" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5867ec6d689646d8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra4ef49717eb4423e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re97067f1f5634244"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R73113abd62fa48d5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc6c1ca40928c42a5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8f19c542ee9a4260"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R50ff4358e3d94e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra4cff7b6feca424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R422543b1ffe0493c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R59edba1ee1854c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbb63b786f7f04fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84a62d7cf06c471c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra4cff7b6feca424e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R422543b1ffe0493c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbb63b786f7f04fc1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R84a62d7cf06c471c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19dff27350d546ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7fcaf789d1594b0f" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e98b5410a4a4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R03c7a1ffe767408d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b62c652aa884a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcef6241801ab41dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ff6d07a7af04791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re9d8a3c765a945ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6b413049ca04bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd8e67f969f054a1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf685fd048816499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R6ac355947f9b48e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R178dd85a62a84efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R81947a68f34e496b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26cb4fb0155446a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rb736d1f941cd4396" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R229b0efc42bf4589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R105c3afff71b4c91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d6e4484bac94ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re74e8659bf9d4cc7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d0bb6f9b5964945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9ba33b5d19d8466e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra638fc41ec834773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R66e6caa180174466" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82214b8d7435420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R23a1961e9e634197" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref9262c01616475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rec06aeb415ad4504" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d59896d4db54576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R385c992217c44ba0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1bf4bb83aa10419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf656b18e44514cac" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第96章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 96 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 96:9  |  Psalms 96:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當以聖潔的妝飾敬拜耶和華； 全地要在他面前戰抖！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O worship the LORD in the beauty of holiness: fear before him, all the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 96:10  |  Psalms 96:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人在列邦中要說：耶和華作王！ 世界就堅定，不得動搖； 他要按公正審判眾民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Say among the heathen that the LORD reigneth: the world also shall be established that it shall not be moved: he shall judge the people righteously.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 96:11  |  Psalms 96:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願天歡喜，願地快樂！ 願海和其中所充滿的澎湃！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the heavens rejoice, and let the earth be glad; let the sea roar, and the fulness thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 96:12  |  Psalms 96:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願田和其中所有的都歡樂！ 那時，林中的樹木都要在耶和華面前歡呼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the field be joyful, and all that is therein: then shall all the trees of the wood rejoice</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 96:13  |  Psalms 96:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他來了，他來要審判全地。 他要按公義審判世界， 按他的信實審判萬民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Before the LORD: for he cometh, for he cometh to judge the earth: he shall judge the world with righteousness, and the people with his truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 96:1  |  Psalms 96:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要向耶和華唱新歌！ 全地都要向耶和華歌唱！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O sing unto the LORD a new song: sing unto the LORD, all the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 96:2  |  Psalms 96:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要向耶和華歌唱，稱頌他的名！ 天天傳揚他的救恩！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sing unto the LORD, bless his name; shew forth his salvation from day to day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 96:3  |  Psalms 96:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在列邦中述說他的榮耀！ 在萬民中述說他的奇事！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Declare his glory among the heathen, his wonders among all people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 96:4  |  Psalms 96:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因耶和華為大，當受極大的讚美； 他在萬神之上，當受敬畏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD is great, and greatly to be praised: he is to be feared above all gods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 96:5  |  Psalms 96:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>外邦的神都屬虛無； 惟獨耶和華創造諸天。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For all the gods of the nations are idols: but the LORD made the heavens.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 96:6  |  Psalms 96:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有尊榮和威嚴在他面前； 有能力與華美在他聖所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Honour and majesty are before him: strength and beauty are in his sanctuary.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 96:7  |  Psalms 96:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民中的萬族啊，你們要將榮耀、能力歸給耶和華， 都歸給耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Give unto the LORD, O ye kindreds of the people, give unto the LORD glory and strength.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 96:8  |  Psalms 96:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要將耶和華的名所當得的榮耀歸給他， 拿供物來進入他的院宇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Give unto the LORD the glory due unto his name: bring an offering, and come into his courts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>