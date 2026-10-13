--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd5b5af510c154f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R79eb0ca427454a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1be4d1731a4f44bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6c22c727aaf54838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R814e80d4614b4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfcf146192f084e67" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdf2ea26016ce460d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R048445afc5874d88"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd1810b8d853645df"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rdc52d93d883d44e2"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R452803c1a20d4f58"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R28dd3c7209fb4e7c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R77173f208be5486e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R589dd258405a416b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2282bf9afff74d3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rcc3981e0b98f4f6d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3fcdcd6f6c0e483b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rcd7e0252d4114d51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R46c81c703b3b4a0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6b92408c2620417c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8ff3a33d849649bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0fa52e701fe640a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R74b88976a87b4639"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rfae6683c075949bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R786b6b3037b641f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R08efa88e0dd1441f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R7590b7376496412f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rb336ad1a6b014771"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R7b5d503c53f1405f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R4ad5e80d6ddd4a41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R50b1daf4932f4adb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R34dfe9841fc64217"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R7743037308ad4c37"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0755658dee4e4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdf2ea26016ce460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1810b8d853645df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb559651408b1416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2b60ea7d1262449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R452803c1a20d4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfe8e5e76092144f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re4d3b434139d4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R70c7d0d7dc3440db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R201eb9cdf6d54fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R47a97b3864554cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R71dfc3767a82451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0bc6e490be554e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R363f5de1583340f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2d0a9abc20d64fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4c21ba45ceaa45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4fd9c486e242476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R19d2d47d027248a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7554fbb5f5224417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6d68b21664e643a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbc2f16feafcf4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re67fcbe010b747dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5feed31b6d2a4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Red31a604b829489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rbac239b904344fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R28dd3c7209fb4e7c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2b04702796344d9a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5b753243fc47449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R048445afc5874d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc52d93d883d44e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfc4e16ea085740d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R13d3cbcb638c4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R77173f208be5486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R589dd258405a416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2282bf9afff74d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcc3981e0b98f4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3fcdcd6f6c0e483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcd7e0252d4114d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R46c81c703b3b4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6b92408c2620417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8ff3a33d849649bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0fa52e701fe640a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R74b88976a87b4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfae6683c075949bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R786b6b3037b641f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R08efa88e0dd1441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7590b7376496412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb336ad1a6b014771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7b5d503c53f1405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4ad5e80d6ddd4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R50b1daf4932f4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R34dfe9841fc64217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7743037308ad4c37" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra9675f310ecb4931" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R20417ee6300141ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36fe13d8d3ab4535" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1274f31ea4284768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08f6ff5fe8ab4fc6" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7897be7fe9ea4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra001dc00e523411f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0f6716e224024b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57481bd1e33b4bd9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2220ec4d6bec4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60beb002069443e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbbcf379744344df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35c87f26baa2401a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R30b8e34acede479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e880b7b5b4f482d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R04a78972c92d447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a512ef0fff142cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8781829a24374d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd022a10b48f14a21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc128690ccc3347b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28a4c4e01afa42a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re7772af03ba7438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb28918f0a0f74329" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9bba8e2e9f0e4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R640448016d1c4506" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb52f378b5c9343c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27725ae5e70545f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R21783a1e913b495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1c21f6b63334da2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rce3db6fe21eb4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb02bafe1ca7749fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R929be411026244bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7bcd278fa4d447a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R05070726a99c4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44b7916fa0ca4bc2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R341afe12854f4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3bab301c197545ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2bd63b72a7ab4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97bc04734c744e46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R01000ae3060d4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e2f0f513833426b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2871a18bc4614598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7a51a21ae174abd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R61f9493eb2694b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20c00202e5b14520" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R747935e55a2943c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc56bce9d93cf426b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf081ed7c1a5a4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R606b207ce6fc40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R02f67aa1a82c4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R94a0410c9fd24258" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdb199840a8704fd6" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R36c4db7dc49448b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R084a070a6bdc4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra32cf33b22e94c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd00419e9459d4e21" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc4c30f0817c0490b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R606b207ce6fc40c0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R084a070a6bdc4497"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R02f67aa1a82c4853"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra32cf33b22e94c1f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R94a0410c9fd24258"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd00419e9459d4e21"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9b24cb22d86440a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc1d0b4e4418d4017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36e27a4d9a0d48e1" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9b2c4e8385df4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf57f86521b37487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e38ff44cf714c05" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc1d0b4e4418d4017"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R36e27a4d9a0d48e1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf57f86521b37487e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8e38ff44cf714c05"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref9755c26c1b4c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd6aedff4f0154f21" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71ec4a1ad3f44f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R25993a7a23444a18" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2519bb18f814fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd73de64bdb594c06" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4a0a456f3874065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rbe5b34fa36954eda" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a8866c0517846ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rfed76f9990724155" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0bac4afdb9b4d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rf1d2d0fd108b4c38" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf08c9838061a4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R4f35f12c734644bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50a76e49922d4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R16103bf3c8e044b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c1afc026fca4c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra3705bab99374f53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R558cb3fffd29446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R184f3dafe7cd48b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1971fc11cf044a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R76154a4207294680" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28a8c02cce1d486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R4686b791d07b4ead" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2345e3430360448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Re13a880d09544e10" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R38bddd60b8264d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5f88f86fe7f34d34" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0d77aa702ea4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R40da2210cf6243d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5db20c87895d4988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R7deab02722c441ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73bb9283c09647cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R0ed4ecb2de0e4cde" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20d59b48639544bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R26fdc1d3fde14154" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbe39ca0964242c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R465adf28258043d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3492e58b79d5407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R0f8fecb747cd4b6c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra597bf0e26e74b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rdc10f2e8af184480" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf99d2a8aaa9f488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc41b3554ed27480c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R547d754006cb4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc939c717956f4d1f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第49章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 49 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,183 +3901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:9  |  Psalms 49:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）叫他長遠活着，不見朽壞； 因為贖他生命的價值極貴， 只可永遠罷休。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That he should still live for ever, and not see corruption.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4089,183 +4055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:10  |  Psalms 49:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必見智慧人死， 又見愚頑人和畜類人一同滅亡， 將他們的財貨留給別人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he seeth that wise men die, likewise the fool and the brutish person perish, and leave their wealth to others.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:11  |  Psalms 49:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們心裏思想： 他們的家室必永存， 住宅必留到萬代； 他們以自己的名稱自己的地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their inward thought is, that their houses shall continue for ever, and their dwelling places to all generations; they call their lands after their own names.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:12  |  Psalms 49:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但人居尊貴中不能長久， 如同死亡的畜類一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless man being in honour abideth not: he is like the beasts that perish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,183 +4517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:13  |  Psalms 49:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們行的這道本為自己的愚昧； 但他們以後的人還佩服他們的話語。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This their way is their folly: yet their posterity approve their sayings. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4857,179 +4671,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:14  |  Psalms 49:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們如同羊群派定下陰間； 死亡必作他們的牧者。 到了早晨，正直人必管轄他們； 他們的美容必被陰間所滅，以致無處可存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Like sheep they are laid in the grave; death shall feed on them; and the upright shall have dominion over them in the morning; and their beauty shall consume in the grave from their dwelling.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:15  |  Psalms 49:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是神必救贖我的靈魂脫離陰間的權柄， 因他必收納我。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But God will redeem my soul from the power of the grave: for he shall receive me. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,183 +4979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:16  |  Psalms 49:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>見人發財、家室增榮的時候， 你不要懼怕；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not thou afraid when one is made rich, when the glory of his house is increased;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5433,183 +5133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:17  |  Psalms 49:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，他死的時候甚麼也不能帶去； 他的榮耀不能隨他下去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For when he dieth he shall carry nothing away: his glory shall not descend after him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:18  |  Psalms 49:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他活着的時候，雖然自誇為有福 （你若利己，人必誇獎你）；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though while he lived he blessed his soul: and men will praise thee, when thou doest well to thyself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,183 +5441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:1  |  Psalms 49:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可拉後裔的詩，交與伶長。 萬民哪，你們都當聽這話！ 世上一切的居民，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm for the sons of Korah. Hear this, all ye people; give ear, all ye inhabitants of the world:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6009,183 +5595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:19  |  Psalms 49:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他仍必歸到他歷代的祖宗那裏， 永不見光。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall go to the generation of his fathers; they shall never see light.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6201,183 +5749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:20  |  Psalms 49:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人在尊貴中而不醒悟， 就如死亡的畜類一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Man that is in honour, and understandeth not, is like the beasts that perish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:2  |  Psalms 49:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無論上流下流，富足貧窮， 都當留心聽！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Both low and high, rich and poor, together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:3  |  Psalms 49:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我口要說智慧的言語； 我心要想通達的道理。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My mouth shall speak of wisdom; and the meditation of my heart shall be of understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,183 +6211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:4  |  Psalms 49:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要側耳聽比喻， 用琴解謎語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will incline mine ear to a parable: I will open my dark saying upon the harp.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:5  |  Psalms 49:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在患難的日子，奸惡隨我腳跟，四面環繞我， 我何必懼怕？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore should I fear in the days of evil, when the iniquity of my heels shall compass me about?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +6519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:6  |  Psalms 49:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那些倚仗財貨自誇錢財多的人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that trust in their wealth, and boast themselves in the multitude of their riches;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,183 +6673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:7  |  Psalms 49:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個也無法贖自己的弟兄， 也不能替他將贖價給神，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>None of them can by any means redeem his brother, nor give to God a ransom for him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 49:8  |  Psalms 49:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>叫他長遠活着，不見朽壞； 因為贖他生命的價值極貴， 只可永遠罷休。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(For the redemption of their soul is precious, and it ceaseth for ever:)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>