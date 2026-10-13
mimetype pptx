--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -77,132 +77,132 @@
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R352078c13c4a423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R377e3631b861497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfbe2d724a4c64a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7c7d473772ad4424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra11f07fc92964eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R10fecf76b39140d4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R17b280ef88bc46ee"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R22d6200311cf4f86"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7a0acd50e345424d"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rdfffab9c29524c0e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc8bf1fa13f2d4981"/>
-[...38 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R069fc3aa33164e59"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R05663e7754394c05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re6b993ea5124424d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R295515df17aa49d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7e5ecf78cc564b82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2f2ccf0fc52c4f86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0a0259bbe0404638"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf8e347f80daa4ed9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9db8de31fdfe4d98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R12306a1b355e44d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R1c3db1b3a8204bb2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R6bc783b88ba84c26"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re1eb1342c6e84426"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5022321040234772"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R3e42ece1fa0546ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R0b77953f52784792"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Ra5083719e3b1467e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rd0690e5f52ca4f52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R707551805ddf4b2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R07159b3470774cc2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R2fae358d46ad472f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Ra4782490780a4ffe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R30b10633dbd34acf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rcf2919b654a142df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R6e3a1e82be9448fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R874137d97a5f4e60"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R8cf0b99d0b884372"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R4434d739c62a4cc5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R7be4386b6ad549ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R8cd2e8f078af4c5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R7eb52a46bb5041d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rbfafec9187864bf3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rc409fe48107f4425"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R6d7a055dd93544f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R4ada71aa8af742c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Rc9a5df5033d14943"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R3fb8cdd5a98345a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R5f08408389254b62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R14151a5273b3403b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R7c0a73b8496c442c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R880009bccbd248a3"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5b2f6270191f47f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R17b280ef88bc46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a0acd50e345424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1e187a67cfe14f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7e84162bee5e4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc8bf1fa13f2d4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5d1e5174280949e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2487566703c34bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc3d05c4fa5f845fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbc9d2c46747a47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5e3815499e6b44a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb0519062ae0941b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf1878b3e5f1346b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf40f6ef8d3c64b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5f20c226320b4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc948626d30ef4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R316f5eac19c94936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4722cdd567dc4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb6c2be7ef34e4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3fba98f96bbb4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R68424821ea704027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdb499f0340744746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb66cdacc24994766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf263587cf58c455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re7472ae11679441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3269fb0d92024284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6d103877e9534c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc6aadf5ba5fb4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rfd678862eb1b4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5d83baed82374e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R630426d357ca4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rb13fd31e9e4140bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R3285f2d761f9487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R3d775abdd15145b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R2cb07a07a20843a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R9f505f1f11fe4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R0e77b640fba340ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Ra4a7f0bdabf54706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rc0f304ceb8b34fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rcd8bdc6895014bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R25d0b619e2784911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R1b9c715c63d94ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R963622c3c3d7419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R6a917162c6cb4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R069fc3aa33164e59" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R83a3cdf4873442d4" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R20f4edda8a5d4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R22d6200311cf4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdfffab9c29524c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R99ecc7866a9147fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2e5fe539e9644360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R05663e7754394c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re6b993ea5124424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R295515df17aa49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7e5ecf78cc564b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2f2ccf0fc52c4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0a0259bbe0404638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf8e347f80daa4ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9db8de31fdfe4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R12306a1b355e44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1c3db1b3a8204bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6bc783b88ba84c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re1eb1342c6e84426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5022321040234772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3e42ece1fa0546ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0b77953f52784792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra5083719e3b1467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd0690e5f52ca4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R707551805ddf4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R07159b3470774cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2fae358d46ad472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra4782490780a4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R30b10633dbd34acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rcf2919b654a142df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6e3a1e82be9448fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R874137d97a5f4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R8cf0b99d0b884372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R4434d739c62a4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R7be4386b6ad549ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R8cd2e8f078af4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R7eb52a46bb5041d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rbfafec9187864bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rc409fe48107f4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R6d7a055dd93544f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R4ada71aa8af742c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rc9a5df5033d14943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R3fb8cdd5a98345a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R5f08408389254b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R14151a5273b3403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R7c0a73b8496c442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R880009bccbd248a3" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R823fe9ffda474031" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -406,168 +406,168 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R58bf8547afd84721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra2bebffdc0b44ae2" /></Relationships>
-[...116 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra382947476e1441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4301f75c9fd443c9" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb9a2e6a28f524fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf7f49b0356c4ee7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R265808205e084375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2477921f27f64283" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9cbc930152dc4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R557b192eb228435f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0b2c1d4598964268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77095d2abd0b4fbb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R37948243554e4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b25fefed9f045d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb0eb9b99ebf74e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R591c6d3e185d44c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6a1c5798c61f4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e45c256ee5c423a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9a2751f932b7498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89715e5b9f5e400f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R12a7979cfc8d4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf616bb7868d24b31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfb674ff4708944f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R815a58ef1baa4d9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4d975c1f39ac42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebd129e7d9904f82" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd83c8c6b6eeb452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra749ca48643448b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raa74f9d99fd64cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87407ba8eb56448b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R37ddae9c4270476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb86e13dbed14787" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc2b05f2fee2d48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5bfe8790af04c99" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc566fec1d88b4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38442f6fd0e64c07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rcd57967a9ae44efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra14bf960921447e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R61fb8de7bd0b43e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R297142c959d34a06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rad103b1a195048ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R300f0dfd945442e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rdedbf87b3b8b4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R957f57c8e9234819" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rfc495909a21b4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ac5d4c6f5144216" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R0553c827fcfd48c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54f42442b870427c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2416dfabe6fc454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46d622711f3a417f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rb1e233792bea40be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55888e1fd5b24514" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R13af61ab71a147c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b2fc5912e9d4748" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rfc2f0b768d18478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R845051af58f64edd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Ra3265f38dba24356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87ba448b69e840cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rf9311df404014c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8763187bd0b449a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rbe7f00822da44a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb10747fe47f48c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R57b879e454664579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c57f7d350c647c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rbb0dcafba2d54c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6b88294a2854bd0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R8faefa65c76d4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c4394681d554fbc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R20f77a9fc56f45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Refd9c6ebe26543e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra039de30a3f94ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff37c839e18b410f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R2b023024293841d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1fcb960dc0940e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3d49bfca18794b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35fa4c74c8604a92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Red4164ad08c343c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79ae14767b5d4112" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R811c47daa03743e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9020b1c597ae42c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R79a514a764ca431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4efc29ca58e84466" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra6cb293c438b4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44fa31bbdef04398" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4326,100 +4326,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6c89ed8766a94b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6cdb9956afa44c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbce692da700944b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re00188da7fbd48c5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R05b848b0837142f4" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R42efaca1920c427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rde7061405dcb438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R60d54003e3bb47cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdf0d090cec4b4fb1" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbc3c549e2bde4702" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6cdb9956afa44c40"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rde7061405dcb438e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbce692da700944b5"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R60d54003e3bb47cc"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5445,116 +5445,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re00188da7fbd48c5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdf0d090cec4b4fb1"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0ea6ae6a2b7e4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc8d3db14ee454772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R388b70d349ac4e23" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R501f95e249f64b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R488032b24f124630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf87c91f75b1240f2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc8d3db14ee454772"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R388b70d349ac4e23"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R488032b24f124630"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf87c91f75b1240f2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5618,168 +5618,168 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e8baa477fae435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1132dc16daf74cc4" /></Relationships>
-[...116 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbef09576e6b54f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4a0acc4c06bb4856" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R812f4dea67584fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf82a0186c1574806" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5df5f1984b943e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R7ccf5139784246d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7642cb1408a4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R9e13687f40c647a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd8fb173adb0d447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb719bfb93218478a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R871cb7f357954c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rcd82f36e895f4a98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rabd435166eb74247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R47cd06d934124ab4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ecde9afa1d64b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R85ec83683e7d427f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc48961f97ef84226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R83b36b1e0e22437e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0bdde7d8d9841ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rb59a05db9c4f475f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bbffd5cec994d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R7f3389a583994e81" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb5dd9cd9e534fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R72235858c6b448e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1235770cfa6e40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rece0cd6d42f4466d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f8c10b4da3f4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rf9c2018306fd4acb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa9823fed5504374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R904f808ac97e4918" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58c75054820640ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Redd1a4d0263f4db6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R170e0c8c276f46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Re9b9fdcda35543ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20a9b700dd57480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R07fbaeb9129445a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re30c746ceafc49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R8c43d6b9f91b415a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c35ab1b4d904f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rb44aac75350d4a60" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4edcee787b9042cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rf17c8e9563d44029" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re01363e2c19e4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Re816bbf6a9754f60" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R394d9cf50e1b40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Re8b2926cb1514c8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d58ada5593d4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R73466ce217f0450a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc77b0f4f3f9842e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R4cbe0a33529d4e3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffdd7762870d4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rb8c02d0f5c954d37" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R191f384dcfc54d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R0f8a5750f92f4b24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcfcdea5746ec4158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R436b1bf28d094e1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra891f72553b2433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rf73a01e7274c425c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ef27099815c4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R2baeeadd753e48e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd54ea53a11364731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R9bc65a76f314436c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R789299bb10d74c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R93e4656c7ff74400" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5444a235f8784fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R89c4fb3eaa244fd2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43d6d980b93348c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R337423d81edc4049" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b0dc78abcfe49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R689c286158e44f99" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3bd822c7f36442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R812be79d04084b27" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdff84751f4d04aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R108b318e753845c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5aa42d940fbb41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc058fcb5e1254f6c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33bcf1e343a74ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R882e6f3ff5234584" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reae0ac3aec4e4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R98adc5ea04c74ff6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raccab867a0f143ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4660304121674b42" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5797,65 +5797,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音第15章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Matthew 15 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5873,183 +5877,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:9  |  Matthew 15:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們將人的吩咐當作道理教導人， 所以拜我也是枉然。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But in vain they do worship me, teaching for doctrines the commandments of men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,183 +6031,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:10  |  Matthew 15:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌就叫了眾人來，對他們說：「你們要聽，也要明白。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he called the multitude, and said unto them, Hear, and understand:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6257,183 +6185,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:11  |  Matthew 15:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>入口的不能污穢人，出口的乃能污穢人。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Not that which goeth into the mouth defileth a man; but that which cometh out of the mouth, this defileth a man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6449,183 +6339,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:12  |  Matthew 15:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當時，門徒進前來對他說：「法利賽人聽見這話，不服，你知道嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then came his disciples, and said unto him, Knowest thou that the Pharisees were offended, after they heard this saying?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6641,183 +6493,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:13  |  Matthew 15:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌回答說：「凡栽種的物，若不是我天父栽種的，必要拔出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he answered and said, Every plant, which my heavenly Father hath not planted, shall be rooted up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6833,183 +6647,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:14  |  Matthew 15:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>任憑他們吧！他們是瞎眼領路的；若是瞎子領瞎子，兩個人都要掉在坑裏。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them alone: they be blind leaders of the blind. And if the blind lead the blind, both shall fall into the ditch.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7025,183 +6801,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:15  |  Matthew 15:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得對耶穌說：「請將這比喻講給我們聽。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then answered Peter and said unto him, Declare unto us this parable.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7217,183 +6955,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:16  |  Matthew 15:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「你們到如今還不明白嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus said, Are ye also yet without understanding?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7409,183 +7109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:17  |  Matthew 15:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈不知凡入口的，是運到肚子裏，又落在茅廁裏嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do not ye yet understand, that whatsoever entereth in at the mouth goeth into the belly, and is cast out into the draught?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7601,183 +7263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:18  |  Matthew 15:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟獨出口的，是從心裏發出來的，這才污穢人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But those things which proceed out of the mouth come forth from the heart; and they defile the man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7793,183 +7417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:1  |  Matthew 15:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，有法利賽人和文士從耶路撒冷來見耶穌，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then came to Jesus scribes and Pharisees, which were of Jerusalem, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7985,183 +7571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:19  |  Matthew 15:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為從心裏發出來的，有惡念、凶殺、姦淫、苟合、偷盜、妄證、謗讟。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For out of the heart proceed evil thoughts, murders, adulteries, fornications, thefts, false witness, blasphemies:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8177,183 +7725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:20  |  Matthew 15:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這都是污穢人的；至於不洗手吃飯，那卻不污穢人。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are the things which defile a man: but to eat with unwashen hands defileth not a man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8369,183 +7879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:21  |  Matthew 15:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌離開那裏，退到泰爾、西頓的境內去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Jesus went thence, and departed into the coasts of Tyre and Sidon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8561,179 +8033,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:22  |  Matthew 15:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一個迦南婦人，從那地方出來，喊着說：「主啊，大衛的子孫，可憐我！我女兒被鬼附得甚苦。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And, behold, a woman of Canaan came out of the same coasts, and cried unto him, saying, Have mercy on me, O Lord, thou Son of David; my daughter is grievously vexed with a devil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8753,183 +8187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:23  |  Matthew 15:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌卻一言不答。門徒進前來，求他說：「這婦人在我們後頭喊叫，請打發她走吧。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he answered her not a word. And his disciples came and besought him, saying, Send her away; for she crieth after us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8945,183 +8341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:24  |  Matthew 15:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「我奉差遣不過是到以色列家迷失的羊那裏去。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he answered and said, I am not sent but unto the lost sheep of the house of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9137,183 +8495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:25  |  Matthew 15:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那婦人來拜他，說：「主啊，幫助我！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then came she and worshipped him, saying, Lord, help me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9329,183 +8649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:26  |  Matthew 15:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他回答說：「不好拿兒女的餅丟給狗吃。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he answered and said, It is not meet to take the children’s bread, and to cast it to dogs.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9521,183 +8803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:27  |  Matthew 15:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>婦人說：「主啊，不錯；但是狗也吃牠主人桌子上掉下來的碎渣兒。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And she said, Truth, Lord: yet the dogs eat of the crumbs which fall from their masters’ table.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9713,183 +8957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:28  |  Matthew 15:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「婦人，你的信心是大的！照你所要的，給你成全了吧。」從那時候，她女兒就好了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Jesus answered and said unto her, O woman, great is thy faith: be it unto thee even as thou wilt. And her daughter was made whole from that very hour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9905,183 +9111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:2  |  Matthew 15:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你的門徒為甚麼犯古人的遺傳呢？因為吃飯的時候，他們不洗手。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why do thy disciples transgress the tradition of the elders? for they wash not their hands when they eat bread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10097,183 +9265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:29  |  Matthew 15:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌離開那地方，來到靠近加利利的海邊，就上山坐下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus departed from thence, and came nigh unto the sea of Galilee; and went up into a mountain, and sat down there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10289,183 +9419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:30  |  Matthew 15:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有許多人到他那裏，帶着瘸子、瞎子、啞巴、有殘疾的，和好些別的病人，都放在他腳前；他就治好了他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And great multitudes came unto him, having with them those that were lame, blind, dumb, maimed, and many others, and cast them down at Jesus’ feet; and he healed them:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10481,183 +9573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:31  |  Matthew 15:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>甚至眾人都希奇；因為看見啞巴說話，殘疾的痊癒，瘸子行走，瞎子看見，他們就歸榮耀給以色列的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Insomuch that the multitude wondered, when they saw the dumb to speak, the maimed to be whole, the lame to walk, and the blind to see: and they glorified the God of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10673,183 +9727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:32  |  Matthew 15:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌叫門徒來，說：「我憐憫這眾人；因為他們同我在這裏已經三天，也沒有吃的了。我不願意叫他們餓着回去，恐怕在路上困乏。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Jesus called his disciples unto him, and said, I have compassion on the multitude, because they continue with me now three days, and have nothing to eat: and I will not send them away fasting, lest they faint in the way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10865,183 +9881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:33  |  Matthew 15:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>門徒說：「我們在這野地，哪裏有這麼多的餅叫這許多人吃飽呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And his disciples say unto him, Whence should we have so much bread in the wilderness, as to fill so great a multitude?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11057,183 +10035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:34  |  Matthew 15:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「你們有多少餅？」他們說：「有七個，還有幾條小魚。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus saith unto them, How many loaves have ye? And they said, Seven, and a few little fishes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11249,183 +10189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:35  |  Matthew 15:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他就吩咐眾人坐在地上，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he commanded the multitude to sit down on the ground.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11441,183 +10343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:36  |  Matthew 15:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿着這七個餅和幾條魚，祝謝了，擘開，遞給門徒；門徒又遞給眾人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he took the seven loaves and the fishes, and gave thanks, and brake them, and gave to his disciples, and the disciples to the multitude.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11633,183 +10497,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:37  |  Matthew 15:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人都吃，並且吃飽了，收拾剩下的零碎，裝滿了七個筐子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they did all eat, and were filled: and they took up of the broken meat that was left seven baskets full.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11825,183 +10651,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:38  |  Matthew 15:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>吃的人，除了婦女孩子，共有四千。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they that did eat were four thousand men, beside women and children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12017,183 +10805,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:3  |  Matthew 15:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌回答說：「你們為甚麼因着你們的遺傳犯神的誡命呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he answered and said unto them, Why do ye also transgress the commandment of God by your tradition?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12209,183 +10959,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:39  |  Matthew 15:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌叫眾人散去，就上船，來到馬加丹的境界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he sent away the multitude, and took ship, and came into the coasts of Magdala.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12401,183 +11113,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:4  |  Matthew 15:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神說：『當孝敬父母』；又說：『咒罵父母的，必治死他。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For God commanded, saying, Honour thy father and mother: and, He that curseth father or mother, let him die the death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12593,183 +11267,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:5  |  Matthew 15:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們倒說：『無論何人對父母說：我所當奉給你的已經作了供獻，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye say, Whosoever shall say to his father or his mother, It is a gift, by whatsoever thou mightest be profited by me;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12785,183 +11421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:6  |  Matthew 15:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他就可以不孝敬父母。』這就是你們藉着遺傳，廢了神的誡命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And honour not his father or his mother, he shall be free. Thus have ye made the commandment of God of none effect by your tradition.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12977,183 +11575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:7  |  Matthew 15:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>假冒為善的人哪，以賽亞指着你們說的預言是不錯的。他說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye hypocrites, well did Esaias prophesy of you, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13169,183 +11729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 15:8  |  Matthew 15:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這百姓用嘴唇尊敬我， 心卻遠離我；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This people draweth nigh unto me with their mouth, and honoureth me with their lips; but their heart is far from me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>