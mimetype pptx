--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -15,101 +15,101 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4b259c46a1394910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcb04fb91545e496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re81c9741136b4676" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7de6377efa624a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf0fb7f1759364df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R801d74ba830e4c67" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5ffe794666c9493f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R201bcefd99a9405f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R88b7b284c6764c93"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd53f6d04991646f3"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re424ad822e1447b5"/>
-[...7 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R5adcd6688ce14081"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R63130221848d448a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1240606e79dc4bef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R26c5b3a44cc74314"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6747b98ca1634bcb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rfa78378c5cf649ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R14db3b8b777e484d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R10282fa457ef4a99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re32ab2d90ba74b63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Red2092ba444c42b5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R646680df2f8547ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5ffe794666c9493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88b7b284c6764c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf9fb164372ab45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Reff56fa7b0934d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re424ad822e1447b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Reaf883dea41940cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5a22a694a7594291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raa8c571109f14536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R473f9dac8bae461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Reeec1cdb0fb64a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5c78da04b5564841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R96d6e8f2e73744e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5adcd6688ce14081" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdb37b698c9404e4f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Red633a4d38294176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R201bcefd99a9405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd53f6d04991646f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R65585375c95044c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb53894cc62324a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R63130221848d448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1240606e79dc4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R26c5b3a44cc74314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6747b98ca1634bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfa78378c5cf649ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R14db3b8b777e484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R10282fa457ef4a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re32ab2d90ba74b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Red2092ba444c42b5" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R38c994d74fa34a2b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -313,75 +313,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R364324591f6240a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1f90b9d7cab4f71" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3a35806e95fc4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b61ced3683c4f1a" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf44b88cb29b24cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5487e8ca98044399" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R73b7b34f1fe5416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58ebc765a5274f8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R725a1f11f8114727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdfc31278d49b4e95" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcb270ac1d3f54d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88c050430a494f4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra986af5edbc34271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74ad6aed3a564f6c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R348f0808071848c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re15d34df631c43e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3e4e0193d71a4353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e2b2c3e55a641ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rccd012c790f94990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25ae93c65b794811" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3584d34db22c42dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1183dfc9ffc5429a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1195,100 +1195,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc464c42b2af84b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R962d12dfddc7441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R63b9f912fa504e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Redd4b1f8a35f49d4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6a12a501d4e142cb" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc95ee73f3eee4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7663c424440f415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6ae74fbfa3634a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R822f080ca07b4fec" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R210ba837030846db" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R962d12dfddc7441c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7663c424440f415a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R63b9f912fa504e92"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6ae74fbfa3634a1e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2314,116 +2314,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Redd4b1f8a35f49d4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R822f080ca07b4fec"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R66fa71eb4f4a4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcf2f768c491342f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6d6f1fd9d0c42e6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd0eac01680074be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6e8244f1e04e40cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39fdc90d0c8f46b6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcf2f768c491342f8"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc6d6f1fd9d0c42e6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6e8244f1e04e40cb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R39fdc90d0c8f46b6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2487,75 +2487,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R013ecf719981446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6f373788be7344e7" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c1373c92d0d4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R61ba8ed6b5234194" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re17bb6e19fd9437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7d600a6f1591471a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f5bdfc283a2454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Re13f1dd6d7fe4e6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ffa1661b0644c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R0d386f6eb529465e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40ac21eac1df4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rfa0e4f4f993c4ac0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c91c7d92ce14e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R41aa04ebc5b94b90" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf96fc5cb2d9548e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra4601a68d2164a8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9636e358168491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb6bf571d02e54f11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc952c17cbd14a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rdb899bf14f744d83" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re33d6d258a7640d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8e1d0a05c9b54ab4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2573,65 +2573,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第61章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 61 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2649,183 +2653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 61:1  |  Psalms 61:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。用絲弦的樂器。 神啊，求你聽我的呼求， 側耳聽我的禱告！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician upon Neginah, A Psalm of David. Hear my cry, O God; attend unto my prayer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2841,183 +2807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 61:2  |  Psalms 61:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心裏發昏的時候， 我要從地極求告你。 求你領我到那比我更高的磐石！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>From the end of the earth will I cry unto thee, when my heart is overwhelmed: lead me to the rock that is higher than I.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3033,183 +2961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 61:3  |  Psalms 61:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你作過我的避難所， 作過我的堅固臺，脫離仇敵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou hast been a shelter for me, and a strong tower from the enemy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3225,183 +3115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 61:4  |  Psalms 61:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要永遠住在你的帳幕裏！ 我要投靠在你翅膀下的隱密處！ （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will abide in thy tabernacle for ever: I will trust in the covert of thy wings. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3417,183 +3269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 61:5  |  Psalms 61:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你原是聽了我所許的願； 你將產業賜給敬畏你名的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou, O God, hast heard my vows: thou hast given me the heritage of those that fear thy name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3609,183 +3423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 61:6  |  Psalms 61:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要加添王的壽數； 他的年歲必存到世世。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou wilt prolong the king’s life: and his years as many generations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3801,183 +3577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 61:7  |  Psalms 61:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必永遠坐在神面前； 願你預備慈愛和誠實保佑他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall abide before God for ever: O prepare mercy and truth, which may preserve him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3993,183 +3731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 61:8  |  Psalms 61:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，我要歌頌你的名，直到永遠， 好天天還我所許的願。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So will I sing praise unto thy name for ever, that I may daily perform my vows.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>