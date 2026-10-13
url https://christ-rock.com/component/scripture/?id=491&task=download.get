--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -13,100 +13,100 @@
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6b9d576bd1d84b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0ef4f287b7054ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R075d86400585406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7f40f81c02ce47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R777d3aee1b9f4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re69fd215a6c44183" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rfed336c1ed614d15"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb1a222b3b7b44338"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Raf8faa11569145ba"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb649f30825c44eda"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra1fd0efa59d64b02"/>
-[...6 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R47caba7c3b6b4f6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R516af67bf9714afd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R767c034eba744d2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R687de3516f904512"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb8a58e3ab6d44846"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R13f03d668c194104"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1ec2039a4bc544aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb8ebab6e10a04776"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R71d2d2996b684f83"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8e360d0ec8614905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfed336c1ed614d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf8faa11569145ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3feba857acbd4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R456127c9808f4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra1fd0efa59d64b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R88460198b1fb46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1b442e06a96c4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R37fa0b00425b43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3c4a2c264a7948b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raf8ed4e388e644d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8bb39b0f8a414116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R47caba7c3b6b4f6f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd6f2ea6e7dc74e40" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R73da7a0656f84156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb1a222b3b7b44338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb649f30825c44eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd6fbe169a3ac4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6ed1da02149b4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R516af67bf9714afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R767c034eba744d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R687de3516f904512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb8a58e3ab6d44846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R13f03d668c194104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1ec2039a4bc544aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb8ebab6e10a04776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R71d2d2996b684f83" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R83e5041fc1ac4d77" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -310,72 +310,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb218da4218ff4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1f92f47e6d64426" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rff3286050f1f453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R702b909da7914598" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3a30dfad88ce4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra04e6594539f4de1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R21b9cd0d32fe4cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf900ffa791bf41f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb952465a971844db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39db99fffdb44c60" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R93e2078bca6246af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R828478135afb4a96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R22113b36511d4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0cc6a42677144af6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8168336d2e6f48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re94523e49cc84d17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R251e12a7458f446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3da7aeb0201a4279" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9598130f05354c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c30836a10e84c05" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1094,100 +1094,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rab22216fb0244774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb75ccbdd3dcf4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R257ab23d240944fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R754c9e51c5ab4866" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbaf11cf63ee64286" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb5c262dffc6648c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rba25bf8edeb64c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3b74b2dd83084a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3280261be66a441b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R33aafe4972b84de4" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb75ccbdd3dcf4f57"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rba25bf8edeb64c1b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R257ab23d240944fc"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3b74b2dd83084a36"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2213,116 +2213,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R754c9e51c5ab4866"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3280261be66a441b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3860454d4b0a48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5186c2c707434850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f341f480f5447b9" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd19e43b635ff4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R209c55bf52d14d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4170c45963d14091" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5186c2c707434850"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4f341f480f5447b9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R209c55bf52d14d2b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4170c45963d14091"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2386,72 +2386,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb26b637a7864092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R94c479637ae54693" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc4cd11cce1844dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R2c0d6b7d38134f12" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ed283dab769411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re21fccb6e7a24120" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd268c69e69d24d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R8558636ca007476b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68abfc7384ee4dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R92a9df64e7714f4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03977feb268a491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc2c7013ef1b1490c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7774963325c348bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5cee7d53fc554621" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf544a4a639d744ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7aa9c5386be048d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d17dd26aa674767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0b545e70053442a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re04b555286144824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R29650209a5eb4607" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2469,65 +2469,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第67章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 67 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2545,183 +2549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 67:1  |  Psalms 67:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一篇詩歌，交與伶長。用絲弦的樂器。 願神憐憫我們，賜福與我們， 用臉光照我們， （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician on Neginoth, A Psalm or Song. God be merciful unto us, and bless us; and cause his face to shine upon us; Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2737,183 +2703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 67:2  |  Psalms 67:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好叫世界得知你的道路， 萬國得知你的救恩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That thy way may be known upon earth, thy saving health among all nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2929,183 +2857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 67:3  |  Psalms 67:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，願列邦稱讚你！ 願萬民都稱讚你！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the people praise thee, O God; let all the people praise thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3121,183 +3011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 67:4  |  Psalms 67:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願萬國都快樂歡呼； 因為你必按公正審判萬民， 引導世上的萬國。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O let the nations be glad and sing for joy: for thou shalt judge the people righteously, and govern the nations upon earth. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3313,183 +3165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 67:5  |  Psalms 67:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，願列邦稱讚你！ 願萬民都稱讚你！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the people praise thee, O God; let all the people praise thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3505,183 +3319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 67:6  |  Psalms 67:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地已經出了土產； 神－就是我們的神要賜福與我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall the earth yield her increase; and God, even our own God, shall bless us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3697,183 +3473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 67:7  |  Psalms 67:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神要賜福與我們； 地的四極都要敬畏他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God shall bless us; and all the ends of the earth shall fear him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>