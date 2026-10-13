--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc2dcf976cf2b4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R75484e75958b4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcc557a6895544fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2c84fff536984929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2ec1d71168e6473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2be0f2efbe214568" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R65e502bfffbb4e4b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R68f02cd4f72f400f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R494ce4e5070c4404"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8b591209ee1e4089"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Refe5b2a3f17c4e13"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R37879e3646cd499d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra8d36dbaf91a4e5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra20ea30a96ce4f3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6e7c3f2edb654178"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R53867b6afbef4f8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R85cf7b5df9d4449e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R327b6fc61aef4c9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7cd6320297104c23"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R8562e458f2804832"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2c2f80733ae54ba4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd5dfe77f7b1e4e58"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R128df65d3d6e4a85"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rd22f911ab2994df8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rc95a10a592214ade"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Re8784ead17724ecc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rbf72619cddb8473b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R23a908670c8d455a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R2ca8d00eba1f4868"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R3be654498a2a4f14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R81731f81930e4ffa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R01f5a6b2ad6c4d38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rf225a9c9521342f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rc190982f4c96443a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R3148b7e3388649a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R8f6809d95f824703"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R06174ef525b641b7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1d6f87c84e7b46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R65e502bfffbb4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R494ce4e5070c4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1ba7777b343a45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R600a280d02754aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Refe5b2a3f17c4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R81bccc912b234511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4eae979229f8438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd34e56e7afb74c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3ee1a95a824e46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd1d9836de14149d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4138275b6ab342c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R88b97464eed84279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd777042589c34b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf4f82a11bf4341e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3c0fa742419b4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8588048308924e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rbb36efbb84e5453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R15176332a45a4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5d5d944f21144488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2cdd64d978474163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R62a9e1dfab594ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8f4f883895284bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8685e6bca1d248ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd234adbc39b6453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4c7f9b471fd84408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R53612b78ab024546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R19ef1be825e94ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd7700c6aea984e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R37879e3646cd499d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2178d1a86a974ac6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd1c091b0b9e345e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R68f02cd4f72f400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b591209ee1e4089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb5c9da75269f4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2444a5a1aa144d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra8d36dbaf91a4e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra20ea30a96ce4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6e7c3f2edb654178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R53867b6afbef4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R85cf7b5df9d4449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R327b6fc61aef4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7cd6320297104c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8562e458f2804832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2c2f80733ae54ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd5dfe77f7b1e4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R128df65d3d6e4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd22f911ab2994df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc95a10a592214ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re8784ead17724ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rbf72619cddb8473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R23a908670c8d455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2ca8d00eba1f4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3be654498a2a4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R81731f81930e4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R01f5a6b2ad6c4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf225a9c9521342f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc190982f4c96443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3148b7e3388649a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8f6809d95f824703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R06174ef525b641b7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R98639d5d57fd4773" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R35f8472f3c8d4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a21a3dfec6f42ae" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6aa43d651e9e4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1137dde8c854965" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R69e47e265c9845f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc03c4042b4544473" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1c879063c10c4e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15f15cbac5ce4664" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R31df053e812a4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R134594d330124c13" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8308b989a7924d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7bba887caf2148d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2e95a18aff0b4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5643797bf24d41ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rca8cf415d46541ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd46aa6e196054ee4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4155665f9b7d4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb44442d6bd644670" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0f1b3a81cc3b4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d4d8626c8ae49aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8037c7cf360c4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1620939792fc41f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1d58a8722d114dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92f7e1e1e37642c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6c4198af13804333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27de98325075491b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R69c799ed1afe441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f0dba71d47c4e3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ree2a6e99bd9f4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reda9d62e72d24e2b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re7ba799684834834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e95e4f29d914e17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3368be0cc12a44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3526a4ee93f34b30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3135bae79ccb4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7eed52e2f668465a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rdb8fad4159114499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb02e4ef5cb30492f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R722a47be1ab84081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63dfa3305f6d4a77" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3e293d16d169443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2aa60b6256cd4760" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6ed025ee98504313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R762585632a974e2d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R86ac7a8e27da4c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbecebb5221894b04" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb9065e9b9a654d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0311234e0f947bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R005c9cdaa8ca42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R886ada4eab8e459b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf75ee345677a4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R336f14e282e94730" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R50bf68ad89134972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2399b9f9e7314682" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R022b208145ab4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R131cedc76d4c4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re6580f4e94c74fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R33adf98574234ea9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf88a95707f8246fe" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b6ecdf32e3e4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R02244b49f4114522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd5707baccff54676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfe8878649bff4592" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R40d3c9d7e53c495c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R131cedc76d4c4e3d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R02244b49f4114522"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re6580f4e94c74fc5"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd5707baccff54676"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R33adf98574234ea9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfe8878649bff4592"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4c24d7e4c4e04fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9c4a3f1b9277425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41aca2f276404e08" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7dd64caee2bd4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R45ca2e4791c74a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6f2ec545ae14902" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9c4a3f1b9277425d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R41aca2f276404e08"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R45ca2e4791c74a44"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf6f2ec545ae14902"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbeba1dcf0e124a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcfe4930bf5db4028" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d31fa51ad9e4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R70377be4f32d4e96" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2cb1621f00d54496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R30eb7bf63e164fd7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc42b97c1d1304329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc90dbc7bfa4c47c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b71a45114914169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R5a1283fd73714409" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e8ea049fd204780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Re6fac2f95a584f0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfebecae52b7341b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Reaf3863131444f07" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcc811a382ea4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd7d0cd9ede4b4000" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdffd62c1b22d423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R2731e24ae4f54b48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf672dbf6f3894fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R302dad5395774a39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R527b017f3dd54de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Reebe132cb0b143be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra46ce635174a4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R92d1367901ee480f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3082b63c038493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R65f1206ed42c4741" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcebe35e6e53e4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R63e7b84e1eff4faf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57893507ddb1499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R08f897033b5e4515" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3fbf7a44843142fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rc25cc231910b49d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd07bd4c6c7d04db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R26e913b5cb8149c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09c8d5c8520749c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rbab3403857824a14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R584961ee6408458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rd8689a86897c4c50" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42df447e7ae848fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rd1dd669982894cf1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf8aa6f296194988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc27106eb421c41b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9709751bb2484ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R888d26cbbca14cdb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0d7ffdb4a574602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R88bab5a44ddc40a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47e089aeed8a4599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R74d8874857f34bda" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47760fb5f2034f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R4b3d223bce8e407d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reae169a9b5874f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R897eecbd1a7f4fc5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R892a829d606c4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R939359c52705420f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第71章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 71 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,183 +4317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:9  |  Psalms 71:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我年老的時候，求你不要丟棄我！ 我力氣衰弱的時候，求你不要離棄我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Cast me not off in the time of old age; forsake me not when my strength faileth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:10  |  Psalms 71:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的仇敵議論我； 那些窺探要害我命的彼此商議，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For mine enemies speak against me; and they that lay wait for my soul take counsel together,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,183 +4625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:11  |  Psalms 71:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：神已經離棄他； 我們追趕他，捉拿他吧！ 因為沒有人搭救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying, God hath forsaken him: persecute and take him; for there is none to deliver him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4889,183 +4779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:12  |  Psalms 71:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，求你不要遠離我！ 我的神啊，求你速速幫助我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O God, be not far from me: O my God, make haste for my help.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:13  |  Psalms 71:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願那與我性命為敵的，羞愧被滅； 願那謀害我的，受辱蒙羞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them be confounded and consumed that are adversaries to my soul; let them be covered with reproach and dishonour that seek my hurt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,183 +5087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:14  |  Psalms 71:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我卻要常常盼望， 並要越發讚美你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I will hope continually, and will yet praise thee more and more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:15  |  Psalms 71:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的口終日要述說你的公義和你的救恩， 因我不計其數。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My mouth shall shew forth thy righteousness and thy salvation all the day; for I know not the numbers thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:16  |  Psalms 71:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要來[說]主－耶和華大能的事； 我單要提說你的公義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will go in the strength of the Lord GOD: I will make mention of thy righteousness, even of thine only.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:17  |  Psalms 71:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，自我年幼時，你就教訓我； 直到如今，我傳揚你奇妙的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O God, thou hast taught me from my youth: and hitherto have I declared thy wondrous works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,183 +5703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:18  |  Psalms 71:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，我到年老髮白的時候， 求你不要離棄我！ 等我將你的能力指示下代， 將你的大能指示後世的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now also when I am old and grayheaded, O God, forsake me not; until I have shewed thy strength unto this generation, and thy power to every one that is to come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:1  |  Psalms 71:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我投靠你； 求你叫我永不羞愧！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In thee, O LORD, do I put my trust: let me never be put to confusion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,183 +6011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:19  |  Psalms 71:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你的公義甚高； 行過大事的神啊，誰能像你！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy righteousness also, O God, is very high, who hast done great things: O God, who is like unto thee!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:20  |  Psalms 71:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你是叫我們多經歷重大急難的， 必使我們復活， 從地的深處救上來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou, which hast shewed me great and sore troubles, shalt quicken me again, and shalt bring me up again from the depths of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:21  |  Psalms 71:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你使我越發昌大， 又轉來安慰我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt increase my greatness, and comfort me on every side.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:22  |  Psalms 71:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的神啊，我要鼓瑟稱讚你， 稱讚你的誠實！ 以色列的聖者啊，我要彈琴歌頌你！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will also praise thee with the psaltery, even thy truth, O my God: unto thee will I sing with the harp, O thou Holy One of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:23  |  Psalms 71:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我歌頌你的時候， 我的嘴唇和你所贖我的靈魂都必歡呼；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My lips shall greatly rejoice when I sing unto thee; and my soul, which thou hast redeemed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +6781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:24  |  Psalms 71:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且我的舌頭必終日講論你的公義， 因為那些謀害我的人已經蒙羞受辱了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My tongue also shall talk of thy righteousness all the day long: for they are confounded, for they are brought unto shame, that seek my hurt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:2  |  Psalms 71:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你憑你的公義搭救我，救拔我； 側耳聽我，拯救我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deliver me in thy righteousness, and cause me to escape: incline thine ear unto me, and save me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:3  |  Psalms 71:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你作我常住的磐石； 你已經命定要救我， 因為你是我的巖石，我的山寨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be thou my strong habitation, whereunto I may continually resort: thou hast given commandment to save me; for thou art my rock and my fortress.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,183 +7243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:4  |  Psalms 71:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的神啊，求你救我脫離惡人的手， 脫離不義和殘暴之人的手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deliver me, O my God, out of the hand of the wicked, out of the hand of the unrighteous and cruel man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:5  |  Psalms 71:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主－耶和華啊，你是我所盼望的； 從我年幼，你是我所倚靠的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou art my hope, O Lord GOD: thou art my trust from my youth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,183 +7551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:6  |  Psalms 71:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我從出母胎被你扶持； 使我出母腹的是你。 我必常常讚美你！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By thee have I been holden up from the womb: thou art he that took me out of my mother’s bowels: my praise shall be continually of thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:7  |  Psalms 71:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>許多人以我為怪， 但你是我堅固的避難所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am as a wonder unto many; but thou art my strong refuge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +7859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 71:8  |  Psalms 71:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的讚美，你的榮耀 終日必滿了我的口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let my mouth be filled with thy praise and with thy honour all the day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>