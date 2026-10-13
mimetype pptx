--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R61252d99e10e4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R04a9aa58817a4fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc7a9eac533dd4967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rae8549db791743cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6f84261a4bb9488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R80712f80ae384a6c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R580c824a086f4253"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb3275b24d90c45b1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfaded18d2ea7482d"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rcca4553482544b6c"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfaa33127f8d04dbd"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R4c935f1ecc5943d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R48bcad75c2544d0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0dc256787a85470d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R548880dee9d44676"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R51b70b14c6ce4437"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3b6c4cc3827c428e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R7c10e9453cb74090"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re427a4056bda4cd7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc89dd6f4aec04934"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rdfeecea41bfb4267"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd427b8865d7b4a07"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7c0fc2f39aee4b37"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rd502be5aac874ecb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R3ad476b00a034885"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rf877130f7ca04b64"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re98279204a834964"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R71c1d1078dcc417c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R92083ed66d1a412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R580c824a086f4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfaded18d2ea7482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R71b8573a5bc64d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re40bdeecc0644312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfaa33127f8d04dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R26c48f38a14242bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R570761950949460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9b13c37035ec4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1134fdd8ce9d45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Read62ef25e684e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb975060085754daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd285a12f33db400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb2cd2943bcbf4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc17e3910fb7c45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0e8a7fa3e1914f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re85112a46ea04685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rda3a061bd18d422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf4eff95668b2457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R89a8bf3c6ef44c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4c935f1ecc5943d4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0b4e822b59ef45c1" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc0f81c862c8e4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb3275b24d90c45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcca4553482544b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1c35cdfb64a942f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R80392fdea34e448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R48bcad75c2544d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0dc256787a85470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R548880dee9d44676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R51b70b14c6ce4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3b6c4cc3827c428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7c10e9453cb74090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re427a4056bda4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc89dd6f4aec04934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdfeecea41bfb4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd427b8865d7b4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7c0fc2f39aee4b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd502be5aac874ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3ad476b00a034885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf877130f7ca04b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re98279204a834964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R71c1d1078dcc417c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7fbfb8e872414692" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb7f7b01a500f4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9b72aa525fa4bbe" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ree81a53142d44910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c1eea8b580040d1" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfc3c1080760442a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05ad9bb32fc748a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rda77d959b1a3497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d4994c0d33844ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra2753f0fec2f41f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5987f17beba046fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Red752fe16ee64fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R30229ded22464c6c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R250eddebb9384b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a3561a95dcb4d97" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R19d5ca0130844739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52a332d41fa2483d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R21375edbccb34781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f6571e9649a4c52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2db38936efaf4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83bf588cfc684987" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfaa842efb78a4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5af5b1b58c704630" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc30bd9e2f9814917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R951c205fc1034e77" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R520eac2308764b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8dc5ac2a66f44371" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb0a5133a11f842c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79d9a90f5e004a1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7cee10a8f4ba486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8b4184fe5614728" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8a1064a4b48e485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d8127c3a2224e35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R40d391ea7e254440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2329d06954c418b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd3ec090954e54336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84745823a9c04216" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R77e69726036f41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rce0d71b0c26948e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R595a6e218f9a4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4469a80cbe6a44e3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Red83c2e682dc4517" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6efdbbf264b847fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R623d1ca192df476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdcadadcee045490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Radae979ddc3940a0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3c4cfa18240f471f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rce0d71b0c26948e4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R623d1ca192df476a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R595a6e218f9a4438"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdcadadcee045490c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4469a80cbe6a44e3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Radae979ddc3940a0"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5049556187014d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5aefc11aac354498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R561ec3e342ff4f46" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7d6c22aebf5c4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdddba37a4fdb418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb47c7acb06449b1" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5aefc11aac354498"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R561ec3e342ff4f46"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdddba37a4fdb418b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rcb47c7acb06449b1"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra96d952812c84b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5dd2014699fe49b4" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd90250f255524ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1b4e7fc485c04f70" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R160a1bb44eed4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6b9d22988a9c4610" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ae858dd83244ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rfbf3c91894e643ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e8dfe921c7a47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rbe06482a523c4355" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R028d0fb12b934a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Reb8cab0ebaa44810" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1081de3c78454300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R10564a4e615443cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re26d86a9d9f3482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R254f0784370244da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6ebbcb763554b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rac3d2390c98b4ce4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc02d95639904611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R906a8ae02599432d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39366d66cc9c4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd0095280e1ce4373" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9782a4e879a14274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R317203d251a0470f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R141a845293894f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R07e3e845086b4905" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re24693198f754eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5229a838597f4f72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra14f86dead26409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R8a692b9e14d943a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R039b23c46ba84077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3bc5a74dfd0f4a00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c910ab4a4ad4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Re42987f8159345ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ce346f099f1416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R74663ee5d03049fc" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第92章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 92 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,183 +3381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 92:9  |  Psalms 92:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你的仇敵都要滅亡； 一切作孽的也要離散。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, lo, thine enemies, O LORD, for, lo, thine enemies shall perish; all the workers of iniquity shall be scattered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 92:10  |  Psalms 92:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你卻高舉了我的角，如野牛的角； 我是被新油膏了的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But my horn shalt thou exalt like the horn of an unicorn: I shall be anointed with fresh oil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,183 +3689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 92:11  |  Psalms 92:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我眼睛看見仇敵[遭報]； 我耳朵聽見那些起來攻擊我的惡人[受罰]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mine eye also shall see my desire on mine enemies, and mine ears shall hear my desire of the wicked that rise up against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3953,183 +3843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 92:12  |  Psalms 92:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人要發旺如棕樹， 生長如黎巴嫩的香柏樹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteous shall flourish like the palm tree: he shall grow like a cedar in Lebanon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4145,183 +3997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 92:13  |  Psalms 92:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們栽於耶和華的殿中， 發旺在我們神的院裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Those that be planted in the house of the LORD shall flourish in the courts of our God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4337,183 +4151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 92:14  |  Psalms 92:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們年老的時候仍要結果子， 要滿了汁漿而常發青，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall still bring forth fruit in old age; they shall be fat and flourishing;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4529,183 +4305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 92:15  |  Psalms 92:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好顯明耶和華是正直的。 他是我的磐石，在他毫無不義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To shew that the LORD is upright: he is my rock, and there is no unrighteousness in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4721,183 +4459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 92:1  |  Psalms 92:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>安息日的詩歌。 稱謝耶和華！ 歌頌你至高者的名！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm or Song for the sabbath day. It is a good thing to give thanks unto the LORD, and to sing praises unto thy name, O most High:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 92:2  |  Psalms 92:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>用十弦的樂器和瑟， 用琴彈幽雅的聲音， 早晨傳揚你的慈愛； 每夜傳揚你的信實。 這本為美事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To shew forth thy lovingkindness in the morning, and thy faithfulness every night,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,183 +4767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 92:3  |  Psalms 92:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）用十弦的樂器和瑟， 用琴彈幽雅的聲音， 早晨傳揚你的慈愛； 每夜傳揚你的信實。 這本為美事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Upon an instrument of ten strings, and upon the psaltery; upon the harp with a solemn sound.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5297,183 +4921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 92:4  |  Psalms 92:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因你－耶和華藉着你的作為叫我高興， 我要因你手的工作歡呼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou, LORD, hast made me glad through thy work: I will triumph in the works of thy hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5489,183 +5075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 92:5  |  Psalms 92:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你的工作何其大！ 你的心思極其深！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD, how great are thy works! and thy thoughts are very deep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5681,183 +5229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 92:6  |  Psalms 92:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>畜類人不曉得； 愚頑人也不明白。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A brutish man knoweth not; neither doth a fool understand this.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5873,183 +5383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 92:7  |  Psalms 92:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人茂盛如草， 一切作孽之人發旺的時候， 正是他們要滅亡， 直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the wicked spring as the grass, and when all the workers of iniquity do flourish; it is that they shall be destroyed for ever:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,183 +5537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 92:8  |  Psalms 92:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟你－耶和華是至高， 直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou, LORD, art most high for evermore.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>