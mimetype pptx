--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -79,133 +79,133 @@
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R97bc79e21cba4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5a03c2524f9a4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbbc49ebe93414c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc0093b212bb24a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd5034f3d861949e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8d0104236dd84934" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R875242bfc88d4515"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd18bc39dea324533"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd146e7685a08450c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Reb3ff0364b7b4964"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R31740fabbb7a498f"/>
-[...39 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R10213ad8d36f4dfb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R03b9fd3d6dee44f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra17d4d5e31f242cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rbca2d63cb79d4a35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R80a12b15a9d04a8c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8318877e936d40fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1dbe6a13015148c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R77be536714384523"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R925c20228d7e489e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd783a3d35c584470"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8281957dafcb4fdd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7b0accfa4d3842f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rd91a0d9034274206"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R389b34492e7f4848"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc95025a60832427f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Redbbe941982046a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R05111d2dcac641dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R85570688763346ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R10b956e0c6564466"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0159e54eb0dd4a47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Re812d29474d44c46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R81caf073836a479f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R22fe2c376c72460e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R57745795c58a41b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R32328ddb11e44de2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R374ddd433e734d13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R72cd61fd11ac4f82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rdb99977d9bf64b8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R01374aa9de2047f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R96085f2de1364173"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R60755b158034447c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rd76667269f714726"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R3917f7877250419c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Ra771282c444d4ea8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rafd2513f8a2c4735"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Rf381b0856b284ad0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R3757da25a70740ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R26d204ec773d4651"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R842b7d43439043da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R5d6e352eaa144c0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R587c74065b9444d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R2cc8e2e17e3544c0"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re4492ab9cf334ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R875242bfc88d4515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd146e7685a08450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb4e77405eee4401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0cfe7eec73d74985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R31740fabbb7a498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5fd748f9d8d14b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R662309e9fb654c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re386f3d9ca654ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8a13cd7be0104ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4cb73819a8374735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R14ecff66a13146f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rba1f2e8d7dbf40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3092df76cb28480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R122588b43cb24743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdc2596c135c04b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R115c7a57b3984752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra95e3218764e4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R685c122fb0184739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R347d7084e49041ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb697e5153022496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re68485d385d54377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2bdc31c33fa44787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R69b242a3e5524a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rac17d3dde1b34afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra47d3d15f0c741a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7491a118c2054844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R42fd7fab50ab4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rba80601e8c734a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re67cc5d390364192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re5285b94bbc24358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R4564788f276947cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R4c9e4f8fd9544681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rbc921fde66ae4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R69764c82911043f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rfca6363938414043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rb92d78137a3243c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rf83e382d1f58419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R96911f1563964b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R475e20a056914b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R9f85bcfcee67454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R61529ef65a8e4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R615bce422c804f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R6b91ddd33ffb49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R8e9531d885f542bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R10213ad8d36f4dfb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra815785094054474" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re305c3ac1c8d4934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd18bc39dea324533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb3ff0364b7b4964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf831a095acf94927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9b01510264784d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R03b9fd3d6dee44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra17d4d5e31f242cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbca2d63cb79d4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R80a12b15a9d04a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8318877e936d40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1dbe6a13015148c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R77be536714384523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R925c20228d7e489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd783a3d35c584470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8281957dafcb4fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7b0accfa4d3842f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd91a0d9034274206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R389b34492e7f4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc95025a60832427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Redbbe941982046a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R05111d2dcac641dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R85570688763346ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R10b956e0c6564466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0159e54eb0dd4a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re812d29474d44c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R81caf073836a479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R22fe2c376c72460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R57745795c58a41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R32328ddb11e44de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R374ddd433e734d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R72cd61fd11ac4f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rdb99977d9bf64b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R01374aa9de2047f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R96085f2de1364173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R60755b158034447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rd76667269f714726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R3917f7877250419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Ra771282c444d4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rafd2513f8a2c4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rf381b0856b284ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R3757da25a70740ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R26d204ec773d4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R842b7d43439043da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R5d6e352eaa144c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R587c74065b9444d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R2cc8e2e17e3544c0" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R97a7f39994144b0a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -409,171 +409,171 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbe9acaa5e60c4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2c88e2c330f435c" /></Relationships>
-[...119 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R20c90c24645e44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rddaf26d1dbae4b9e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra8b09064dd10436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2570a86b50bc49e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb9a1f1f9c5474b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8734f663d85545f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7dd695eccb8d4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8e7d83f599049ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd859993127b44433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R594b2c71325d4eda" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc9255a97023841d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f44fd2262a34fc1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcab9f659d8ce4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3842d7364a10427a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R52054812dbe74bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ad92f08256e4b56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R70cf6fa5f4fd467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5da81ff8a6194d9b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R638f534a328a426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd98cfa2f948b40be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R839c9b9fde474fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc8abbcc76ce4264" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf268bd34b7d4423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a0e5cac98254174" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R815e1690ca214bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0459e0101bdd4558" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raf519a3290484de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc536f0dd6abc4bdc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R83ffc32f19ae4bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88af4ad15aed400f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9e755381ddd34e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7f08e9988324d2e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re74138ea52b44fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd4d189381d847dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf752a033845d40d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8e5a0c275ae4ea8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rbc6b409c24354d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf65247b418504793" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R9691991df7f04c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R756400e5a5804876" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf089e1a335f24d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4deeb681795b426b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R71c9e83a1f524ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f3da6ff763f4467" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R175d7b5f885f479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R383994cd678a4c35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7a3fda56f39a4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raee0609ad6a34969" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R0d11fd60b7d249f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf614279ee9f34f75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R2e8cb92f6a9e42a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc82d76fb574142b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rfa5ef6371c804449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re787490f02224c35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R42b3383115854c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83a215efe0ff4f36" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R42b4169cd2294aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0914d3954ae4cda" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R9f2757c85c20427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9cc0b458f7b047cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Re8d360b5927a483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc12b9d92af0443d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R86f5f7c7a7004df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8eb6f2218b4640e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R826724778f7f4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00aede3b470a4d73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R2ac8ea90f0274738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6fe500ceec04d83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9359e87e1167428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27a2faf6953a40a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rdc95d698da654aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bc097e305744de4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R331bf50828224a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3fb747e033c4c3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re252a53589784bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b8202a802fa409b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0bbd38ffec5c4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4dd5558d265242a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R927f8e0f911d4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref2e4cbd80dc4b0e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re3eccf0fcfac48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b26a8d5d50d4394" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5e375efd68c04da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90dc347016d340e8" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4427,100 +4427,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7665351e0e534efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re093ce0862794c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R152d66e9945c4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R118777b73e5e4bbc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5c02f18f657e4070" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf99cf1fcd20248f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf5bf0c86f01b4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2ae3d3420b61494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1009d09485f6434e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf11957a9d39a4eb8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re093ce0862794c35"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf5bf0c86f01b4e14"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R152d66e9945c4b2d"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2ae3d3420b61494b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5546,116 +5546,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R118777b73e5e4bbc"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1009d09485f6434e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re8fc6a5d7af1430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3fa15c9b1fa74608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c435769224a4222" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra5ebfa6389ee40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7734dec65eb7445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d0121bc058d43a7" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3fa15c9b1fa74608"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0c435769224a4222"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7734dec65eb7445d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7d0121bc058d43a7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5719,171 +5719,171 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R076bc27a7d604544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra0ca81ea3ae14dc1" /></Relationships>
-[...119 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2b97e61baef4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re571fe8a21514aa9" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd331bb55b2974273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9935d145756e4e4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf195380a2f524977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R430e364096164b8e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4673999c84a4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R2d1cfd4072e94d22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c3b0632875b4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rda00c436aa5f4645" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c8b2238047d4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R87088a57e1e84681" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R577bb75726f241ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rb319ff0554de4681" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73ab470826184dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R7806b07e6bdf4912" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re995f597a8cd45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf0562ee4ec454c97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R476dd50330cc4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ra22058072fbc4feb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9be40b7039c740ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Re90c718b3bee4a2e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88957f9917da47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rbc4e2cd0a86b4d59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra448438f5f31455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R095c72b32a604441" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3cc1a9004f64dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rb47c87ec42b54b6d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d975848b3f64065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R041b58edb15b4d74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbf5c9604ec147e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R3e28b3d8428c4114" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree91ac84731a48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rc94d8826fcee452d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcce6f63f309840eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rcea3123de46c43a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd98eca81b7bf4a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R0f099eac4e654f5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R809c4694fa2743a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R75624541e0ff488d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9712b4a4f544e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R3a2bf98213a5483a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70da84d29b5d4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R0a363c80af274a94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3860b919d6b4e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R569ff7b7aaa44000" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re219cae1d6ce4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6587c97d50894e36" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96b0b08888424a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R6bfdecfd960d41dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4dac76d4109545ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R0cd53a23c4b8458b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a01e77edebf481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Re3743e3e11a345b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R381bca3934d74aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R8faaa720275f471c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbf8c7dddbca4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R193c2bbac7f84814" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdaa30373abe94984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Ra7a892b75a8b44ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14c1a7a32dba4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R5b2147b747214f6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fb5513f77a6489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R936aa61d16624a43" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbfd5b7ab1f84dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="Rf87f2f2c9ecf490f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f959cd71c1c4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R1997e8cbfaea4d9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R952aeb4e8fbe4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R580da5df4f7f4a9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9844fb3797f44e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="Rec3bd8a81e2f40eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb948045ef83f43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R3284f1788b004014" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f2647db2dd24f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rddeb7bf7a2244846" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c44968f5fd848e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R21bc3423cf78421f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40b3300af0dd4149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R32091f79ab054843" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62de539f094c45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra7e79f70b723481a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra040de74eead4bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R28c9358e455f4513" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5901,65 +5901,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第37章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 37 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5977,183 +5981,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:9  |  Psalms 37:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為作惡的必被剪除； 惟有等候耶和華的必承受地土。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For evildoers shall be cut off: but those that wait upon the LORD, they shall inherit the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,183 +6135,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:10  |  Psalms 37:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>還有片時，惡人要歸於無有； 你就是細察他的住處也要歸於無有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For yet a little while, and the wicked shall not be: yea, thou shalt diligently consider his place, and it shall not be.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +6289,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:11  |  Psalms 37:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但謙卑人必承受地土， 以豐盛的平安為樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the meek shall inherit the earth; and shall delight themselves in the abundance of peace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6553,183 +6443,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:12  |  Psalms 37:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人設謀害義人， 又向他咬牙。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked plotteth against the just, and gnasheth upon him with his teeth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6745,183 +6597,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:13  |  Psalms 37:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主要笑他， 因見他[受罰]的日子將要來到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Lord shall laugh at him: for he seeth that his day is coming.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6937,183 +6751,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:14  |  Psalms 37:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人已經弓上弦，刀出鞘， 要打倒困苦窮乏的人， 要殺害行動正直的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked have drawn out the sword, and have bent their bow, to cast down the poor and needy, and to slay such as be of upright conversation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7129,183 +6905,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:15  |  Psalms 37:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的刀必刺入自己的心； 他們的弓必被折斷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their sword shall enter into their own heart, and their bows shall be broken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7321,183 +7059,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:16  |  Psalms 37:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個義人所有的雖少， 強過許多惡人的富餘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A little that a righteous man hath is better than the riches of many wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7513,183 +7213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:17  |  Psalms 37:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為惡人的膀臂必被折斷； 但耶和華是扶持義人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the arms of the wicked shall be broken: but the LORD upholdeth the righteous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7705,183 +7367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:18  |  Psalms 37:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華知道完全人的日子； 他們的產業要存到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD knoweth the days of the upright: and their inheritance shall be for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7897,183 +7521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:1  |  Psalms 37:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩。 不要為作惡的心懷不平， 也不要向那行不義的生出嫉妒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David. Fret not thyself because of evildoers, neither be thou envious against the workers of iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8089,183 +7675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:19  |  Psalms 37:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在急難的時候不致羞愧， 在饑荒的日子必得飽足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall not be ashamed in the evil time: and in the days of famine they shall be satisfied.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8281,183 +7829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:20  |  Psalms 37:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人卻要滅亡。 耶和華的仇敵要像羊羔的脂油； 他們要消滅，要如煙消滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the wicked shall perish, and the enemies of the LORD shall be as the fat of lambs: they shall consume; into smoke shall they consume away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8473,183 +7983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:21  |  Psalms 37:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人借貸而不償還； 義人卻恩待人，並且施捨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked borroweth, and payeth not again: but the righteous sheweth mercy, and giveth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8665,183 +8137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:22  |  Psalms 37:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>蒙耶和華賜福的必承受地土； 被他咒詛的必被剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For such as be blessed of him shall inherit the earth; and they that be cursed of him shall be cut off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8857,183 +8291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:23  |  Psalms 37:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人的腳步被耶和華立定； 他的道路，耶和華也喜愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The steps of a good man are ordered by the LORD: and he delighteth in his way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9049,183 +8445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:24  |  Psalms 37:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他雖失腳也不致全身仆倒， 因為耶和華用手攙扶他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though he fall, he shall not be utterly cast down: for the LORD upholdeth him with his hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9241,183 +8599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:25  |  Psalms 37:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我從前年幼，現在年老， 卻未見過義人被棄， 也未見過他的後裔討飯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have been young, and now am old; yet have I not seen the righteous forsaken, nor his seed begging bread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9433,183 +8753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:26  |  Psalms 37:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他終日恩待人，借給人； 他的後裔也蒙福！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He is ever merciful, and lendeth; and his seed is blessed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9625,183 +8907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:27  |  Psalms 37:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你當離惡行善， 就可永遠[安]居。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Depart from evil, and do good; and dwell for evermore.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9817,183 +9061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:28  |  Psalms 37:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，耶和華喜愛公平， 不撇棄他的聖民； 他們永蒙保佑， 但惡人的後裔必被剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD loveth judgment, and forsaketh not his saints; they are preserved for ever: but the seed of the wicked shall be cut off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10009,183 +9215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:2  |  Psalms 37:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他們如草快被割下， 又如青菜快要枯乾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they shall soon be cut down like the grass, and wither as the green herb.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10201,183 +9369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:29  |  Psalms 37:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人必承受地土， 永居其上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteous shall inherit the land, and dwell therein for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10393,183 +9523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:30  |  Psalms 37:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人的口談論智慧； 他的舌頭講說公平。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The mouth of the righteous speaketh wisdom, and his tongue talketh of judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10585,183 +9677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:31  |  Psalms 37:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的律法在他心裏； 他的腳總不滑跌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The law of his God is in his heart; none of his steps shall slide.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10777,183 +9831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:32  |  Psalms 37:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人窺探義人， 想要殺他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked watcheth the righteous, and seeketh to slay him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10969,183 +9985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:33  |  Psalms 37:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華必不撇他在惡人手中； 當審判的時候，也不定他的罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD will not leave him in his hand, nor condemn him when he is judged.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11161,183 +10139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:34  |  Psalms 37:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你當等候耶和華，遵守他的道， 他就抬舉你，使你承受地土； 惡人被剪除的時候，你必看見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wait on the LORD, and keep his way, and he shall exalt thee to inherit the land: when the wicked are cut off, thou shalt see it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11353,183 +10293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:35  |  Psalms 37:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我見過惡人大有勢力， 好像一棵青翠樹在本土生發。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have seen the wicked in great power, and spreading himself like a green bay tree.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11545,183 +10447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:36  |  Psalms 37:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有人從那裏經過，不料，他沒有了； 我也尋找他，卻尋不着。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet he passed away, and, lo, he was not: yea, I sought him, but he could not be found.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11737,183 +10601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:37  |  Psalms 37:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要細察那完全人，觀看那正直人， 因為和平人有[好]結局。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mark the perfect man, and behold the upright: for the end of that man is peace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11929,183 +10755,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:38  |  Psalms 37:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於犯法的人，必一同滅絕； 惡人終必剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the transgressors shall be destroyed together: the end of the wicked shall be cut off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12121,183 +10909,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:3  |  Psalms 37:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你當倚靠耶和華而行善， 住在地上，以他的信實為糧；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Trust in the LORD, and do good; so shalt thou dwell in the land, and verily thou shalt be fed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12313,183 +11063,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:39  |  Psalms 37:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但義人得救是由於耶和華； 他在患難時作他們的營寨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the salvation of the righteous is of the LORD: he is their strength in the time of trouble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12505,183 +11217,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:40  |  Psalms 37:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華幫助他們，解救他們； 他解救他們脫離惡人，把他們救出來， 因為他們投靠他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD shall help them, and deliver them: he shall deliver them from the wicked, and save them, because they trust in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12697,183 +11371,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:4  |  Psalms 37:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又要以耶和華為樂， 他就將你心裏所求的賜給你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Delight thyself also in the LORD; and he shall give thee the desires of thine heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12889,183 +11525,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:5  |  Psalms 37:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當將你的事交託耶和華， 並倚靠他，他就必成全。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Commit thy way unto the LORD; trust also in him; and he shall bring it to pass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13081,183 +11679,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:6  |  Psalms 37:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要使你的公義如光發出， 使你的公平明如正午。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall bring forth thy righteousness as the light, and thy judgment as the noonday.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13273,183 +11833,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:7  |  Psalms 37:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你當默然倚靠耶和華，耐性等候他； 不要因那道路通達的和那惡謀成就的心懷不平。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rest in the LORD, and wait patiently for him: fret not thyself because of him who prospereth in his way, because of the man who bringeth wicked devices to pass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13465,183 +11987,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 37:8  |  Psalms 37:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當止住怒氣，離棄忿怒； 不要心懷不平，以致作惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Cease from anger, and forsake wrath: fret not thyself in any wise to do evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>