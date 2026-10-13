--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -19,103 +19,103 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcb9fcac8b5c143ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbfaccb11f4e74bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R579f6abb929b4a3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3f693a41e3e64082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9a32622330764c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5e701a2b3e8f4f79" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R64895e8ea6634d6e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R56636f38986f41f3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf28bda64c2264ed1"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc33dfce468bb4f10"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4cef5c1ce8254369"/>
-[...9 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R6690d9bfc2a64fc4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7f19f41927f54f04"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R4a03c3f335b44a07"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R41ef284e1e344b52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0d4d14b9c27443c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2a2090c897944617"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd71ad243ec5445f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rab7fc21cdf524e1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6fcb0c7215394356"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R46b9a81b5dc24162"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re4ec5932d9a14a5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re1c822cba3df4881"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3a1bc0d4388d4972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R64895e8ea6634d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf28bda64c2264ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbca1aa8626994363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8c77c4623e3b4db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4cef5c1ce8254369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0a10e6ad378944b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra9bae6875d70406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R73a6b0da640b4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R149f1acdd6f64063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfdaa4e8854904f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R43fe6f74ba20417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R18b6590f71634494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8048875c8bd24278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7a74da1eefc14439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6690d9bfc2a64fc4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R05530f5ffb484b94" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R852c3458ef414e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R56636f38986f41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc33dfce468bb4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rae701ddd8797413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R084265a562d543a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7f19f41927f54f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4a03c3f335b44a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R41ef284e1e344b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0d4d14b9c27443c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2a2090c897944617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd71ad243ec5445f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rab7fc21cdf524e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6fcb0c7215394356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R46b9a81b5dc24162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re4ec5932d9a14a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re1c822cba3df4881" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6e4234eb142246a0" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -319,81 +319,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfe43bd51ac044585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81b5eac1384b4309" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R59999b4d57e04dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a874b3b1e4e41db" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rae8c50c26b024b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf07aa04efc434c1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf94b77f7c3994599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45e69662239446f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rda89fa7cfaac4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c0840c963bd4825" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R44a9fdc70b474ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60e95d82966a41f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd0073b3ea5d147f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1aee6f30bad84f92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbbf55897098a4f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2420aa9dca2b4944" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6fdf4e23bbb04dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1329ece276dd4968" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc9b0e809f4cc44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1625313d1ded4790" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4225c22207df4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd62558310144fb2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfe268974798944fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6496c71c05bc47c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2066dfbc07754cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4ef488efc0e4c6c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1397,100 +1397,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Redc763d7e32c44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra8fe99d690cf4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4c9e50fcaad849fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2b467fb799554027" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1b23b93937f94813" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb9569e176d134e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra6919283702241b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R75a1ebc051a94e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra68e18cf86e04ec9" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6b512a74ab724e64" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra8fe99d690cf4ed6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra6919283702241b0"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4c9e50fcaad849fc"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R75a1ebc051a94e48"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2516,116 +2516,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2b467fb799554027"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra68e18cf86e04ec9"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9524ae1bd1ec4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8da5814d0f9c4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb834ef697cd4262" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb1f5a5758c7b47d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2f3778d598de4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc20d0b7e47d84803" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8da5814d0f9c4116"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Reb834ef697cd4262"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2f3778d598de4d76"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc20d0b7e47d84803"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2689,81 +2689,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49a5b3da6dde410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd296306dc6bc469e" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45d1e48b586348be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0e8bba3d55e946d3" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf421086c68f7401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7492b54f039446bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb19f2234bad645a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb152029aa850406d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ed839da7b3b458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf09eab9ff791453b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8975b5565767407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc59fbe9a3acb4374" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re25f768d03524fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7a6a865f2ed5426f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57c97f0f71084f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra131d15787874394" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4edc9598d10c4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra310b41b3f5643e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5e5c848535f4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R59297810113c4c3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1534ff5687dd48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb208ce20216d4e70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7b73facb40d4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ref0b74a3a5534b09" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88a3c038062f4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6051f28eb46d4587" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2781,65 +2781,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第141章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 141 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,183 +2861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 141:9  |  Psalms 141:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你保護我脫離惡人為我設的網羅 和作孽之人的圈套！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Keep me from the snares which they have laid for me, and the gins of the workers of iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3049,183 +3015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 141:10  |  Psalms 141:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願惡人落在自己的網裏， 我卻得以逃脫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the wicked fall into their own nets, whilst that I withal escape.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3241,183 +3169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 141:1  |  Psalms 141:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩。 耶和華啊，我曾求告你， 求你快快臨到我這裏！ 我求告你的時候， 願你留心聽我的聲音！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David. LORD, I cry unto thee: make haste unto me; give ear unto my voice, when I cry unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3433,183 +3323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 141:2  |  Psalms 141:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願我的禱告如香陳列在你面前！ 願我舉手[祈求]，如獻晚祭！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let my prayer be set forth before thee as incense; and the lifting up of my hands as the evening sacrifice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3625,183 +3477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 141:3  |  Psalms 141:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你禁止我的口， 把守我的嘴！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Set a watch, O LORD, before my mouth; keep the door of my lips.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3817,183 +3631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 141:4  |  Psalms 141:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你不叫我的心偏向邪惡， 以致我和作孽的人同行惡事； 也不叫我吃他們的美食。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Incline not my heart to any evil thing, to practise wicked works with men that work iniquity: and let me not eat of their dainties.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4009,179 +3785,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 141:5  |  Psalms 141:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>任憑義人擊打我，[這算為]仁慈； 任憑他責備我，[這算為]頭上的膏油； 我的頭不要躲閃。 正在他們行惡的時候，我仍要祈禱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the righteous smite me; it shall be a kindness: and let him reprove me; it shall be an excellent oil, which shall not break my head: for yet my prayer also shall be in their calamities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4201,183 +3939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 141:6  |  Psalms 141:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的審判官被扔在巖下； 眾人要聽我的話，因為這話甘甜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When their judges are overthrown in stony places, they shall hear my words; for they are sweet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4393,183 +4093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 141:7  |  Psalms 141:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的骨頭散在墓旁， 好像人耕田、刨地的土塊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our bones are scattered at the grave’s mouth, as when one cutteth and cleaveth wood upon the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4585,183 +4247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 141:8  |  Psalms 141:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主－耶和華啊，我的眼目仰望你； 我投靠你，求你不要將我撇得孤苦！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But mine eyes are unto thee, O GOD the Lord: in thee is my trust; leave not my soul destitute.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>