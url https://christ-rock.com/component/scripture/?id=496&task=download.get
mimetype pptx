--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Raae92d086fe24b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R56d01520b31843cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rba98f9a92e454479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf424ee782548496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfdfb271801824988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Reafe3d7f825b4092" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc290d3bc7fe3431d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8e68bc360ba64ec0"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0f2b25a528ee49db"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8afaad2ce85649a9"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R008ec235f3ac4faf"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R64d9a9f853e4429f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Raa103658a7044614"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R09721f4e6f1e476e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rbd36aad06c274801"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc1559128c2174174"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R563a809279394c79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R17f58c834c2544fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0dd12f78f0be47f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re96a894777bd4905"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6456f587ea9b4fbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re28d6f7c9d9f4bd4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra32608ce7dcf423b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R1c3997319d9144ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R2a3b6c26cffd4a93"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R39675ca8d5e64130"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R2c8bce268dbb4915"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rdbd4e0d480bf447b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rd9fe09b5f364493a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R927b78de37ee4c82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R9d4cf1d589d44661"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R823f363b28654770"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rd84a2b855bbf44d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Ra008737c1ccb4f10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R5faf168373984f04"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R55a50a9c1b944a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc290d3bc7fe3431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f2b25a528ee49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R41a1fab6436f4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re89385ee3ac648e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R008ec235f3ac4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R95f145fd1b2147ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4e5a2824383d4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra877411443254723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3736279d5e9e41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R63bda2b2740e494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R555c8f64b4b54754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R56a3e03c61a848c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R86604b1c52ac447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc48115b650434171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf684470625404384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ree14eac86a1547f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf721dca876784214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R03d1f6af4b544763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra060a85d973a4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R11529182536f408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra072349de50c48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf684149783d04ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2a1c84dabace4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0ea2b776f0df4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2336efa4817045d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb12321e5dbd74514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R64d9a9f853e4429f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R710cfc6e805b4b1c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R33473b0f67a04d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8e68bc360ba64ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8afaad2ce85649a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R55c38b9fc62b413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rdb3ebeb5bad14f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raa103658a7044614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R09721f4e6f1e476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbd36aad06c274801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc1559128c2174174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R563a809279394c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R17f58c834c2544fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0dd12f78f0be47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re96a894777bd4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6456f587ea9b4fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re28d6f7c9d9f4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra32608ce7dcf423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1c3997319d9144ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2a3b6c26cffd4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R39675ca8d5e64130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2c8bce268dbb4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rdbd4e0d480bf447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd9fe09b5f364493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R927b78de37ee4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9d4cf1d589d44661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R823f363b28654770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd84a2b855bbf44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra008737c1ccb4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5faf168373984f04" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra7e29e35e1c44d83" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rce1a995fd68e4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5bbdfb2264324bdf" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R99075c4ba1ea4dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R247fa0764d294b44" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdcd471d6bca34dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d2af2e567774cfa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1ab3e3e8c5754703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87811c83adc84217" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R27348ef33223494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23352427f2b443e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R508cdf1d96be48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R527a7524beda42b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd867419aa3b24e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6207c96a5a134705" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfc2cd107392b447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re00acabd86264a73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R257fcd5b407c4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52d742c365bd4cbf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb29f79b447a24b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re462ead2db974351" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R38148325df804e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67592863dc2a45f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3a1ef796f79a4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R156acdaea7804fb8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6e9d81b1e57146af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R660f2e5da94a47a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R480d608468574584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b68fd18b9fe46f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6ac6b856d82f4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0506c56f61b14516" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re5a3ca4176ea468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R588b494e0bcf4bbf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra7f8cc7950fa4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d78bd3ff3794d80" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R8758e5cfe83e4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47a1123a65bb4223" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7fe7e3721cb84b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R630a88981a7d4866" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc8bff04c7e724875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R556260efab964d4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Radedbfef9c194ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R709969ccef234a8f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc8278ffa39d14fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc06f76714e8d44cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4144052541c84cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24966eebb50f4e96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rff699f0dcdd34378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb58666727b544c9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd84f58f1d79e4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85324570f947407c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R70c866fe6db0413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8efa8cbb7bf64370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R40e5bb65c7f041c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Raa2066671d974e70" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1d028c6b58cf4d36" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R906e8713f3d0412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R47a3ddfc5a3541ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7db876ae7c0946b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3c9464d484634039" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3ad592372d8847fe" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8efa8cbb7bf64370"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R47a3ddfc5a3541ba"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R40e5bb65c7f041c8"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7db876ae7c0946b1"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Raa2066671d974e70"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3c9464d484634039"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc3c388c35297486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4458681dbc2143ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6cbb0a9a037461d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R156ee980a0cd42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R23056be90f9140e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R272811409f0b42f7" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4458681dbc2143ef"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd6cbb0a9a037461d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R23056be90f9140e3"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R272811409f0b42f7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7337f2c1d93747c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3022d05dace1423a" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ee6c53e502647fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5f1b7f9c777d45b3" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf7b1eee64734c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3345090c79e24c85" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7209f6e44454a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6bfd7b66a4f94b50" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R267cca35f6bb437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7848d044b0c9406c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd8b74ae9265d4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R3ae5d64f73fe4758" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74da561a87344830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R006f1a1eb6d44d3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re63e8591dc26455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R4c1e8479809c46c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R764d2c8d243a4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R0b46ca8084c642c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0d7e919593a4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R7c47ea8e3e1e45cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9686b1baee5c4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rbd33c062abc944f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43113d3fb9b34458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R9defc120eb3649c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8dd8afbc9f5497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R6a66edbca1704a40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33772cff716646a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd4508810fe4641cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2697d83df8647cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R14781486d9f84636" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R643cea1d95c94760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R50711476a413472f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00ad49db04554d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R9ee2d5100a164df5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf12936b4e3e64065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rce89341885f3410f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd169d5f773d4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R3cc5c13cbd1a4c1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9c78a931cd54c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R6db4ec9b4252489c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdaeaf262e8a74a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rea79c84ec8c64ed1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67a49bb428ae4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rdab6ec207af443ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5682f2a8ae649b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rdffa383559594f84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55cfa890b57046a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6fc340a50eff4c57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3726182ec998495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2e82f5ca041c41a2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第38章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 38 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:9  |  Psalms 38:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，我的心願都在你面前； 我的歎息不向你隱瞞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lord, all my desire is before thee; and my groaning is not hid from thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:10  |  Psalms 38:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心跳動，我力衰微， 連我眼中的光也沒有了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My heart panteth, my strength faileth me: as for the light of mine eyes, it also is gone from me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:11  |  Psalms 38:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的良朋密友因我的災病都躲在旁邊站着； 我的親戚本家也遠遠地站立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My lovers and my friends stand aloof from my sore; and my kinsmen stand afar off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:12  |  Psalms 38:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那尋索我命的設下網羅； 那想要害我的口出惡言， 終日思想詭計。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They also that seek after my life lay snares for me: and they that seek my hurt speak mischievous things, and imagine deceits all the day long.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:13  |  Psalms 38:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我如聾子不聽， 像啞巴不開口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I, as a deaf man, heard not; and I was as a dumb man that openeth not his mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:14  |  Psalms 38:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我如不聽見的人， 口中沒有回話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus I was as a man that heareth not, and in whose mouth are no reproofs.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:15  |  Psalms 38:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我仰望你！ 主－我的神啊，你必應允我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For in thee, O LORD, do I hope: thou wilt hear, O Lord my God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:16  |  Psalms 38:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾說：恐怕他們向我誇耀； 我失腳的時候，他們向我誇大。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I said, Hear me, lest otherwise they should rejoice over me: when my foot slippeth, they magnify themselves against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:17  |  Psalms 38:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我幾乎跌倒； 我的痛苦常在我面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I am ready to halt, and my sorrow is continually before me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:18  |  Psalms 38:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要承認我的罪孽； 我要因我的罪憂愁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I will declare mine iniquity; I will be sorry for my sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:1  |  Psalms 38:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的紀念詩。 耶和華啊，求你不要在怒中責備我， 不要在烈怒中懲罰我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David, to bring to remembrance. O LORD, rebuke me not in thy wrath: neither chasten me in thy hot displeasure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:19  |  Psalms 38:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我的仇敵又活潑又強壯， 無理恨我的增多了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But mine enemies are lively, and they are strong: and they that hate me wrongfully are multiplied.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:20  |  Psalms 38:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以惡報善的與我作對， 因我是追求良善。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They also that render evil for good are mine adversaries; because I follow the thing that good is.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:21  |  Psalms 38:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你不要撇棄我！ 我的神啊，求你不要遠離我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Forsake me not, O LORD: O my God, be not far from me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:22  |  Psalms 38:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拯救我的主啊，求你快快幫助我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Make haste to help me, O Lord my salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:2  |  Psalms 38:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，你的箭射入我身； 你的手壓住我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thine arrows stick fast in me, and thy hand presseth me sore.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:3  |  Psalms 38:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因你的惱怒，我的肉無一完全； 因我的罪過，我的骨頭也不安寧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is no soundness in my flesh because of thine anger; neither is there any rest in my bones because of my sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:4  |  Psalms 38:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的罪孽高過我的頭， 如同重擔叫我擔當不起。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For mine iniquities are gone over mine head: as an heavy burden they are too heavy for me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:5  |  Psalms 38:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我的愚昧， 我的傷發臭流膿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My wounds stink and are corrupt because of my foolishness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:6  |  Psalms 38:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我疼痛，大大拳曲， 終日哀痛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am troubled; I am bowed down greatly; I go mourning all the day long.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:7  |  Psalms 38:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我滿腰是火； 我的肉無一完全。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For my loins are filled with a loathsome disease: and there is no soundness in my flesh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 38:8  |  Psalms 38:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我被壓傷，身體疲倦； 因心裏不安，我就唉哼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am feeble and sore broken: I have roared by reason of the disquietness of my heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>