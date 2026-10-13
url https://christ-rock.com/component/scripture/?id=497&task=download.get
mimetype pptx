--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -55,121 +55,121 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4c33598b76554986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R624773e69a9d4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5ed0096ceb9d4e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4d2e2c10f0124b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R03cf62eaf13d45a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rab2624c1a57a4916" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra47abf0d41c8482d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6b8c3d4f541148a9"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R39f7074e75b84197"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ref56b68ccb254d49"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R98d4166f34ac4724"/>
-[...27 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R2accac2473c4449b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R424f721dc5ef4793"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R549311bb7c7a4bd5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0a785f96bc4045a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R75919214046c4c72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rbe161a0afc924048"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R21e707b1b17c4e32"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0a9c3ee9cc634939"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0452d239c52f46c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R299c84c8132846bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re0d3a36a47714858"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7a05689957df44b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3015a1e0ad474b68"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7f0674d78d8b473a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rfeba48ad1ec74ee9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re0ed985bf6f14642"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R5aafc239f86a48d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rd19edb8b5f134f01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R772c0200acde4f9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rb5c9165979e74e80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R1029349ccf2f4bc8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R2b0da325b12744ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R12489dd165734301"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Refc5bd46a6d84586"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R41d40017b2ed41d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R7ea4ab5fbd534ee8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rb8f6a585c4d94a1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R4314811c43324363"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rcfb8026ff253473a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R820cbd68c9e948f6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2d0530592fa847c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra47abf0d41c8482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39f7074e75b84197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9700868000404603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7287118486d4461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R98d4166f34ac4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd5a1dd83f0c74638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R437d90665b874885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc7f310d086f84d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re6544d7304474616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5a2df26b2ed847fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re74b91e904f344dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd0351bc6ed714310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R888feb05f9224ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0c61eac8157c4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd00e92c3d67f4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc301983337964b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rda207ee19422410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf1049c08af3b4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rab5d98af64704529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R19ddf2c04d5b4bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R10856d36494e41e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra0bfef44acd345b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R01e2b380b4bd4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1557cb27dd754ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R71edd0755b3746a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf36ad0e665404dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb57db8e75d3346aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R538b836502e4447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R6f402f6249c94cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf98bd044cbb640f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R4c53921215c948e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R6540b7baf6b7408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2accac2473c4449b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc13c1acf73434c89" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6dba7f0115074574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6b8c3d4f541148a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref56b68ccb254d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6d9637035be74298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd0b87f8887264128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R424f721dc5ef4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R549311bb7c7a4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0a785f96bc4045a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R75919214046c4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbe161a0afc924048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R21e707b1b17c4e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0a9c3ee9cc634939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0452d239c52f46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R299c84c8132846bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re0d3a36a47714858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7a05689957df44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3015a1e0ad474b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7f0674d78d8b473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfeba48ad1ec74ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re0ed985bf6f14642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5aafc239f86a48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd19edb8b5f134f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R772c0200acde4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb5c9165979e74e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1029349ccf2f4bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2b0da325b12744ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R12489dd165734301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Refc5bd46a6d84586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R41d40017b2ed41d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R7ea4ab5fbd534ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rb8f6a585c4d94a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R4314811c43324363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rcfb8026ff253473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R820cbd68c9e948f6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3d8c91dd1d6b4767" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -373,135 +373,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R331e4dbbf9ea407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f2a71b7b65345e0" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdb17872a53bb4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74839839693149c7" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R314f8f6a3bd44e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c92b9df74a644b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rde43c565d8184eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4ada25380ac4486" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R80fa1c389f4e4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R696d57872c5e4b2f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R033df5e4fa234e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d597a9ec3fd4906" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8f7d03e6fa39498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18e27b1b86ef4b0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2847ff8a35fc4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f8c5fed43464f61" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R28c248b06d3a493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53b8e7a8e7574d9a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R61eb4286c2034853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d5fd30e72224c31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf703ef4db79a4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ee4807513ea41d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf51a142b34074158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R914e33d8f7fb40bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8ad7d8138ec14772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra475624205a24c28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9eedab7505b54516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb44813f26aa4ba7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rcf3013c4522545f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59aeb1897fc54190" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rbd00218c653e4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf79b362a550d42de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R341ff677d9844d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R745143c09f874667" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R593aa6fb582846ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5a16e9701a14625" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8d12d22cd3ff4454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84884cbf363940ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R475b910e7bd74a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5269c51bef0c46df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R22da388b27f24d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47b3248bf9254020" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5120fb88fde64f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0dfd135bafc441d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rfdf8a9a9987546c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree6653887b5c4029" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rdc71c3c0f706414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90dffa5159cb4852" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R57e68eb1315c47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6cd2e0f4d1c34cc9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Reb33452a79b94023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23a5b5f2e591463b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7d2af9aac15e49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36d6b3d844da41d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R23231c90ce4a43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R229013d96cf6415f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4b443cbc4d464647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfdab0b7ca5d4aee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R129ed5c749ac41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38ccda72f9aa4e0c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re3553d0243934201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ed78ca1327b4f89" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3215,100 +3215,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rebff6b23ba124843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6559ca3b9e174329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R06da6de655d04caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6f148320851c4afe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9c9169636bb14a6f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9d38fcb933cf4340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1a400be1b3494dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R490a6d0bb4f84281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc6fc051de92b46ff" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re845c46750a9446c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6559ca3b9e174329"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1a400be1b3494dce"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R06da6de655d04caa"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R490a6d0bb4f84281"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4334,116 +4334,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6f148320851c4afe"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc6fc051de92b46ff"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf0067d277664420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R48910e23e69e4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cbce78892ad42e7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8c873fd120424204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2321e1de637d454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2eabcbc49bf49f6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R48910e23e69e4d26"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4cbce78892ad42e7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2321e1de637d454a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf2eabcbc49bf49f6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4507,135 +4507,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89e9679f7d394a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2d4bb6117f8248ed" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ea9946e139e4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R787d615c991e4997" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6139337910f64f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R924b2d0ebd1e4efe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6bbf374c93a476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R314e2052392645f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R117bb371364e44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf8318348f2a943c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red07b814fec440c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd527f68d5c3545f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R331a3d8fc1994051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R263c2d6099704f7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdae6698f3ba140ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R4dfedf6c067743b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb167261d4fd04907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc6d3e32ee855465a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d08b083b2fc4855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R83d6cbc9a0754cbb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8e6ae06160740b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R5ad6b3da88794fa1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raec2b71af3934db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Ra5981659329a4b3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57e39212e0054b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rc3f2c89eb74e4c9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R343a0b6cb58646a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd8511ab9f0564da0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac677f1e3e7442a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R65840f08076742e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f6b2c9871f84b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R957ae31c0a2b45a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa48fad61cb34e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R93c75f9d235f42a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e7d31dd3d594041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R669f396d91c54793" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re790a92ab45d409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R8ca7499861984a0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b4816f9e6ff42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rb9b4897dd5f34edf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa02da551c27476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R8b68081e51964894" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5621ff7c0c648af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Reeabc60e2e944e59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2416b1cbbea2427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R0831f532304442a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf9dbb3cb25ff4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rbb65b41d038340b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd75b2f10752548da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rfc2535cfae074f75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bd3e9e5f13342d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rea40567f592c4fa8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R868b6d659b7047dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R7b203160c4784b89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde5be0b1f0324d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra377bb375cae4eab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20643083e7c44b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R834ab8eef82e4c18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13ff0ee42e074a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc81cb0f6f33f44b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re63411f417ca4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3967694deab8412f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4653,65 +4653,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第102章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 102 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4729,183 +4733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:9  |  Psalms 102:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我吃過爐灰，如同吃飯； 我所喝的與眼淚攙雜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I have eaten ashes like bread, and mingled my drink with weeping,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4921,183 +4887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:10  |  Psalms 102:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這都因你的惱恨和忿怒； 你把我拾起來，又把我摔下去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because of thine indignation and thy wrath: for thou hast lifted me up, and cast me down.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5113,183 +5041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:11  |  Psalms 102:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的年日如日影偏斜； 我也如草枯乾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My days are like a shadow that declineth; and I am withered like grass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5305,183 +5195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:12  |  Psalms 102:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟你－耶和華必存到永遠； 你可記念的[名]也存到萬代。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou, O LORD, shalt endure for ever; and thy remembrance unto all generations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5497,183 +5349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:13  |  Psalms 102:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必起來憐恤錫安， 因現在是可憐她的時候， 日期已經到了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt arise, and have mercy upon Zion: for the time to favour her, yea, the set time, is come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5689,183 +5503,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:14  |  Psalms 102:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的僕人原來喜悅她的石頭， 可憐她的塵土。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thy servants take pleasure in her stones, and favour the dust thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5881,183 +5657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:15  |  Psalms 102:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列國要敬畏耶和華的名； 世上諸王都敬畏你的榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So the heathen shall fear the name of the LORD, and all the kings of the earth thy glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6073,183 +5811,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:16  |  Psalms 102:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶和華建造了錫安， 在他榮耀裏顯現。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the LORD shall build up Zion, he shall appear in his glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6265,183 +5965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:17  |  Psalms 102:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他垂聽窮人的禱告， 並不藐視他們的祈求。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He will regard the prayer of the destitute, and not despise their prayer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6457,183 +6119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:18  |  Psalms 102:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這必為後代的人記下， 將來受造的民要讚美耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This shall be written for the generation to come: and the people which shall be created shall praise the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6649,183 +6273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:1  |  Psalms 102:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>困苦人發昏的時候，在耶和華面前吐露苦情的禱告。 耶和華啊，求你聽我的禱告， 容我的呼求達到你面前！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Prayer of the afflicted, when he is overwhelmed, and poureth out his complaint before the LORD. Hear my prayer, O LORD, and let my cry come unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6841,183 +6427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:19  |  Psalms 102:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，他從至高的聖所垂看； 耶和華從天向地觀察，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he hath looked down from the height of his sanctuary; from heaven did the LORD behold the earth;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7033,183 +6581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:20  |  Psalms 102:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要垂聽被囚之人的歎息， 要釋放將要死的人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To hear the groaning of the prisoner; to loose those that are appointed to death;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7225,183 +6735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:21  |  Psalms 102:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使人在錫安傳揚耶和華的名， 在耶路撒冷傳揚讚美他的話，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To declare the name of the LORD in Zion, and his praise in Jerusalem;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7417,183 +6889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:22  |  Psalms 102:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是在萬民和列國 聚會事奉耶和華的時候。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the people are gathered together, and the kingdoms, to serve the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7609,183 +7043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:23  |  Psalms 102:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使我的力量中道衰弱， 使我的年日短少。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He weakened my strength in the way; he shortened my days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7801,183 +7197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:24  |  Psalms 102:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說：我的神啊， 不要使我中年去世。 你的年數世世無窮！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I said, O my God, take me not away in the midst of my days: thy years are throughout all generations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7993,183 +7351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:25  |  Psalms 102:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你起初立了地的根基； 天也是你手所造的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of old hast thou laid the foundation of the earth: and the heavens are the work of thy hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8185,183 +7505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:26  |  Psalms 102:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天地都要滅沒，你卻要長存； 天地都要如外衣漸漸舊了。 你要將天地如裏衣更換， 天地就都改變了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall perish, but thou shalt endure: yea, all of them shall wax old like a garment; as a vesture shalt thou change them, and they shall be changed:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8377,183 +7659,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:27  |  Psalms 102:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有你永不改變； 你的年數沒有窮盡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou art the same, and thy years shall have no end.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8569,183 +7813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:28  |  Psalms 102:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你僕人的子孫要長存； 他們的後裔要堅立在你面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The children of thy servants shall continue, and their seed shall be established before thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8761,183 +7967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:2  |  Psalms 102:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在急難的日子，求你向我側耳； 不要向我掩面！ 我呼求的日子，求你快快應允我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hide not thy face from me in the day when I am in trouble; incline thine ear unto me: in the day when I call answer me speedily.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8953,183 +8121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:3  |  Psalms 102:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，我的年日如煙雲消滅； 我的骨頭如火把燒着。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For my days are consumed like smoke, and my bones are burned as an hearth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9145,183 +8275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:4  |  Psalms 102:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的心被傷，如草枯乾， 甚至我忘記吃飯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My heart is smitten, and withered like grass; so that I forget to eat my bread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9337,183 +8429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:5  |  Psalms 102:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我唉哼的聲音， 我的肉緊貼骨頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By reason of the voice of my groaning my bones cleave to my skin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9529,183 +8583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:6  |  Psalms 102:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我如同曠野的鵜鶘； 我好像荒場的鴞鳥。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am like a pelican of the wilderness: I am like an owl of the desert.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9721,183 +8737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:7  |  Psalms 102:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我警醒不睡； 我像房頂上孤單的麻雀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I watch, and am as a sparrow alone upon the house top.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9913,183 +8891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 102:8  |  Psalms 102:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的仇敵終日辱罵我； 向我猖狂的人指着我賭咒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mine enemies reproach me all the day; and they that are mad against me are sworn against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>