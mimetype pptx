--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -9,98 +9,98 @@
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd329a49ff5094567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R35b411ba6c9246ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rdedf91786b4742a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R126905039a4943e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R169151c75d384571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rae3f9511eaee40ca" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb34bfffbc0e54953"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R517faba06aab4a5a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R98605c6ecfc24241"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd428f22b09e84e7d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R491b5deafe4f434c"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R50c0ddabebac4a79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R83e9f634bf5d4148"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R3cf73bb1df7c4ac8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf4676e4c43454c9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R914bd2a0de6d4232"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3cb62f5c7c40456e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1571da4e1e8a4b4d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R55dd4822c0f34a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb34bfffbc0e54953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98605c6ecfc24241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R43dd6c97ddad4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rbcd3e0972c624fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R491b5deafe4f434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R886d44ba75b648d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf37c41501d524a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R307bb847270a4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5b0f006a262742ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R50c0ddabebac4a79" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6399952189d0490b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2717b94e45964556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R517faba06aab4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd428f22b09e84e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R126d33b17da44de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb07ee04d2bc946c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R83e9f634bf5d4148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3cf73bb1df7c4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf4676e4c43454c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R914bd2a0de6d4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3cb62f5c7c40456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1571da4e1e8a4b4d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcdf4f94accd3493a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -304,66 +304,66 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R23faca1db60446cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a53613efecd40ac" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R947b90e29265409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5451660f42434ae1" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0135006d02fc4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4afb1bfdc5354ae7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbae7e2ba21ed49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3cb00ba1ba374757" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R14ef8f7114704008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3946bc24560f49ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb7ad9203cc5647b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91f7e4bd678a49ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra8c973ac9d134cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf9b5e3b3c2c4559" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R022bbffc2ab942d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80b997264917476c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -892,100 +892,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raa7eb0829bfc4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re7a589241f874a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R664bf4a7239f468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R12bf0624ec0e482b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re72b99f6cae74db5" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raa9857c111de4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R58bd1959b28541e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R98ea64a62f09490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0f9acdd0153a49b0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6ba2c8deb6db4fb7" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re7a589241f874a16"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R58bd1959b28541e5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R664bf4a7239f468b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R98ea64a62f09490d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2011,116 +2011,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R12bf0624ec0e482b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0f9acdd0153a49b0"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd9430c4e71d44319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra26a2b13e5f84463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R114678f229884ed6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7f6c2692d9f4460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R10578440f3854be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R143253d5044643ad" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra26a2b13e5f84463"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R114678f229884ed6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R10578440f3854be0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R143253d5044643ad"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2184,66 +2184,66 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86ebb6d466da4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R94aed368eb99455c" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R907ec745c9384775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4403851f2ad144e0" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26e9addbbcc84faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R85f952d16ec94dae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01ed9b52df70449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Reac7218968e2436b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b1b4702398f4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf6160e7aec054b25" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R440f1f20d6d64fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R7ba40cf5ec334db7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe03ee3d4f32406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb936e5c601244c3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rebc73f5209c84875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R346f5a4b0a4e4652" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2261,65 +2261,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第43章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 43 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2337,183 +2341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 43:1  |  Psalms 43:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，求你伸我的冤， 向不虔誠的國為我辨屈； 求你救我脫離詭詐不義的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Judge me, O God, and plead my cause against an ungodly nation: O deliver me from the deceitful and unjust man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2529,183 +2495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 43:2  |  Psalms 43:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你是賜我力量的神，為何丟棄我呢？ 我為何因仇敵的欺壓時常哀痛呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou art the God of my strength: why dost thou cast me off? why go I mourning because of the oppression of the enemy?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2721,183 +2649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 43:3  |  Psalms 43:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你發出你的亮光和真實，好引導我， 帶我到你的聖山，到你的居所！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O send out thy light and thy truth: let them lead me; let them bring me unto thy holy hill, and to thy tabernacles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2913,183 +2803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 43:4  |  Psalms 43:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就走到神的祭壇， 到我最喜樂的神那裏。 神啊，我的神， 我要彈琴稱讚你！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then will I go unto the altar of God, unto God my exceeding joy: yea, upon the harp will I praise thee, O God my God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3105,183 +2957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 43:5  |  Psalms 43:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的心哪，你為何憂悶？ 為何在我裏面煩躁？ 應當仰望神，因我還要稱讚他。 他是我臉上的光榮，是我的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why art thou cast down, O my soul? and why art thou disquieted within me? hope in God: for I shall yet praise him, who is the health of my countenance, and my God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>