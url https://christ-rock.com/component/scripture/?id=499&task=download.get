--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -103,145 +103,145 @@
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Reccd92bfe1a24bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbdfcfba242194909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rce8028935f9f4e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R344ae040491a4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rac060e68f3944472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb8e4f2f3c1694511" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1b95e925aebe433e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1ed67fc298c34f70"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1da0639702074f8c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra4d20e0683a349ca"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re8500c087f914adf"/>
-[...51 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="308" r:id="Re880e4fa927f4ab2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R973c0df74f6749bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2938e9dec8c8401a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rcce0305e18024970"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra2e7e2701ad94472"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd9e9e97255a34712"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R16c60dde586949c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rae9798adeb094bc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R937c75bffc904459"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rec328afeefb84edf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rfba619b8c45f42f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R97e005d901cc4df6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Raac97cbfa0c14c0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb46c8e3b52244991"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rf7f696e572004ef0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R7dcba207c8ae4817"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R295fe6e5c8604168"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R81c43939776a4b45"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R939da201833b4a83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R183ecdd4c97a4c01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R41000915369b47de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R3dd921b01b8b41a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rf6483d7006bd4033"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R2392ec745a23445f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R7cb5c952fd6c4ce8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rfae2f69d396549a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R8a5c8c946f2f423d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R80de45807fd446cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rb66112f02c4046e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R6c7ff47d87b9417b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Re67210447d9848c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Radafcc560b694582"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R72c0ba2672ed4c5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R56679a71fe97445d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R89306b7508b242cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Re6fb204e6c3d4e43"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R8d628debf9764a3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R6eec49a60d914ec1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R02c2847dcfdd4f52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="Rd62d156bf6284947"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R41ff387ad6784bef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="Raf0ac4c8feaf4fde"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R48c19f664fe74afa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="Rf75ae8bc72934bca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R4ada3abfc6cd414d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="R92626fc364c7457c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="R021edd37b73049f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="Ree63bba7c3b14e6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="R89efa8568317403d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="R18239991c95c4431"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="305" r:id="R3b989371fa4441e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="306" r:id="Rc5134e087f4e40eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="307" r:id="R829d83b5d0694808"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="308" r:id="R5225db274e544494"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7a6ec258a31c4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1b95e925aebe433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1da0639702074f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R78e168a5645f47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0dab1450f2d749c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re8500c087f914adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R524046d63db6420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbef26c3f55fd4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R45c77a0ae7b94dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc6eaad66624842c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra65b48c41028471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8f2d041481f34830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra2db460bbd47489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5f49f89cd6854c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R71fb008588f840a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rab9ec1fc17144f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0023ac75c9604350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R847176ad1e0641bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0469ea662b3a4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R29c7581f781a4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R19b219a7a41a4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcf0056d9699642e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8dcc9babcbdf44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdfeb389beb72471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rde1e7a598d58418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R79c04fb9a4ad43a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re945bff2ff8a49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R22d5fd4989e3421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R132fe92f0fea404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rfd34497ade14430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R475ffd25481c46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R113c041b69454eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R8f9cd90119dc468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2612834db77e4082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R7fb2fefdf5f548cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rdf6a310f11124de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R22798ece5c5144c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rc2f5672a4d974f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R2a8d3f4091974057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Re3fb68f4bf3d4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R02a71141b0684f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R8463423d20464bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Re4847a63dde14ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R0ba1cecd11e14035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R6c98466d84fd40a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R8cf7af51e75743b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Rd729ccb3ef6b415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R5312f352eb524d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R29a37139db8d4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rf97ad381a979456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R5b0bdbef9b6f47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R498713388ff34115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R829e8bb71c2c4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R5704e46c101b41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="Rfff6e24dce744d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Rfd9b73b926504ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R9b7d54a459204f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Re880e4fa927f4ab2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R37331af4af5c446c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R91825fcdf1c2406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1ed67fc298c34f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4d20e0683a349ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb1b809a675f94740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5498006143d14911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R973c0df74f6749bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2938e9dec8c8401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcce0305e18024970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra2e7e2701ad94472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd9e9e97255a34712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R16c60dde586949c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rae9798adeb094bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R937c75bffc904459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rec328afeefb84edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfba619b8c45f42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R97e005d901cc4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Raac97cbfa0c14c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb46c8e3b52244991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf7f696e572004ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7dcba207c8ae4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R295fe6e5c8604168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R81c43939776a4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R939da201833b4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R183ecdd4c97a4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R41000915369b47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3dd921b01b8b41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf6483d7006bd4033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2392ec745a23445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7cb5c952fd6c4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rfae2f69d396549a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R8a5c8c946f2f423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R80de45807fd446cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb66112f02c4046e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R6c7ff47d87b9417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Re67210447d9848c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Radafcc560b694582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R72c0ba2672ed4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R56679a71fe97445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R89306b7508b242cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Re6fb204e6c3d4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R8d628debf9764a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R6eec49a60d914ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R02c2847dcfdd4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rd62d156bf6284947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R41ff387ad6784bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Raf0ac4c8feaf4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R48c19f664fe74afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rf75ae8bc72934bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R4ada3abfc6cd414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R92626fc364c7457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R021edd37b73049f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Ree63bba7c3b14e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R89efa8568317403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R18239991c95c4431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R3b989371fa4441e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Rc5134e087f4e40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R829d83b5d0694808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R5225db274e544494" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R415c19808f434f68" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -445,207 +445,207 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra0c6738b5f4f4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d9fab031bd84fa2" /></Relationships>
-[...155 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R449d67074fab4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a69426dcff04148" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5eccd95bbf5949be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R182242968dfe4119" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R996698f0de1c49f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf19fee9cb7a642ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2820d80cf74c4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafd805add7894c52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4d29fd1d41cb4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61678e55726548e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1553070a82774f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfafbb44ed28b4266" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9aa2e9c0a9a04ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6990bc2693845eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0284e2a922744180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4ec2d6c307141cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbb9f10438a46418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbb3f86b3bf24364" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4cdfc7ebeaeb4cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27000eea37544b44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8f9fa7b59e434e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R668215b8a7424545" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4480b4de09094536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd0552de97934f85" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R13aeed5e3d544f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6f867d830e54e2f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdc200a66a80440e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a73321f27cb4b89" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9a0b5746d2a24bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2be2627031d24a25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc4f28334e1fc48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03349572ab044bb7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc73b01dd23764917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9e2f514608848de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8a005a50243c417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc8583c2b78e4313" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rcae885163eac44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5bcadfe7256e4fe2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R824b60f886454c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7611d47e1d314ad7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd36a48d6fe594f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5389c0b1ea174d83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Re1f7ae572ef74193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref311bbeea854d04" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd62f23857ed7454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3f4cb163c0948a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Redc0146771a54f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0cbfc141190949de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rbbeb181735224165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R589e5788fdbf4c2d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R19cb48e03819410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re11467a79b414a17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Ra6b0c5ef2d704477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R205b78430ec54c3f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rd034eac619464a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc441fd4e891046f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R181608ea353b4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R922e24d9b91347d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R7d070d63b3a24d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2dab862ea0c44ade" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rc99185b5b9f54866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c654f29f460445f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rc910aa0b0f084836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45be70810c1f47d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R6059ef24a6584f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re56be4f8cbef4094" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rd639690a6a574b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea275419cea54ee2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbaefb293c5e14d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c36443e4ccc47ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R66ab2a13532a4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcaad361be77c45d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rd342b895f2414372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3de534fa435478b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Rd4a4cc4bc5444aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1da6eb0adb544f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R6ef1eaa16b364f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b1cf79894a04a14" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Rb48dfe271db843cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raeea65572e07421c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rfdc08cc8a9914c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe73802396c140a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R0d4e9c387d5a4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R153b8cb853c044e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R65aa1339a8de4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba6e383abfbb4d07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Rf1d18632d0b441f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9b3d6f459f940ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R71b4985d57b34348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc993e970d0084531" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rebb6b46265c3487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5b66933d94a4fa3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="Rd3fdf99b2d6d45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a3c0a103da2494c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R5c11384458944bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7aaba668281f458b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="Rea3be7a64fee49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7459dd90796f4401" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R227fdbefb9f048a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3f160da875a49a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R84e1cd0b933047f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf91764f17fa4499a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2b62f3f6964d4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R781589f5cb204322" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rae5b8670ce1f4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9b8c336f29a485f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raed2804a97ff468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9f015e03b2b4bf5" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -5639,100 +5639,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rce7a8c90704c40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R98b247e2c5a34557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0425217c9afc4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbecdbf2595e14970" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b80b370ce004681" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0398bb24fcc64a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R63d0fdd21ff1493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rea3566a8850f4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc31f32bc6c254685" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc7e850c7b470401f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R98b247e2c5a34557"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R63d0fdd21ff1493f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0425217c9afc4b5f"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rea3566a8850f4963"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6758,116 +6758,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbecdbf2595e14970"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc31f32bc6c254685"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra5ad2d29d0344df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R774313a1d5ca403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5518fd9012ba4641" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5ec89f683355485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5351e8fed9074fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R597afc64b94f4a80" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R774313a1d5ca403a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5518fd9012ba4641"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5351e8fed9074fa2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R597afc64b94f4a80"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -6931,207 +6931,207 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R995c6339e37d4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbc57fc8fdafa44d2" /></Relationships>
-[...155 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R098a89c5a66841c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3d7c2173b958416e" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bb92fcbfe2942e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb87902bfd7a24a55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1bda9af08f504297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R704f0b1403a54219" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9208320bd56f4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R03ff8a8d102a4326" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bdf26b721fd431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9149c48db1e04f69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R562a08b50bd54ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R3f1dd0410b81424c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9eb85471bab494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R338261fbd9324cad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a75a8f802d2478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R5d8f8c4b953646f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R732aef8cb6054dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rbb414cea0db342ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a29c1134a814a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ra4f2c3a304a34374" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb01acaf1406f4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R931b1256346a458e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd244c805c750495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R45207f834ccb4dbb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05c5b028948649fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R80f264fc9ecc442b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59164b17815d48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R7bd92ecbbb0f40dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5075b401eb5d4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R348e99601ece4684" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9feb5a219714846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R436fc4de3e714c29" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b12ce880dfd4561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R292b377e8b7a42cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd01fd4e6ca0d402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rbddb62fbb6004214" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf218f9f3a00645b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rde5c61f750614485" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R775dcabb514142bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R6af9563adbbc4d2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0e2b5042d9141a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rb2f7edc0a8524d2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2af06d65f3e401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R5d46dbab936b478b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e0dc23eb3fa43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R670a0d54eda248a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58b1673cea524996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc18ec9dc0d8548a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree7dd04db253404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R71fbe641e36a4a97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5838e320c1c24967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R3805c1e4806c444d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d504ddbf370444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rbdd18ff1a25c440f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba9c5802006b475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R7f402dde8c6b4fe8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5d3cba4cdbd468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rf004b1a7a26e494d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c8e06c2dd394833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R7bd25aeb68cf4cbd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a9a9b963d784c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rb1a71cceffc1433b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd8421a49846e424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R3cc7ea4fe416469e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61953f17324246b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="Rd06f2fea58674764" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f3cfd3ed3c94bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R64a42bd1b2b04961" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52d69a00dc9d45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8b6d0bbed4f94e4d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ded0fcbe3c84c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R9ad680dc4a764378" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcea81eb9091541af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="Rf647ac9be2124807" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7d7be8457424149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="Re447a97c6c4545fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra837413abc1a46f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R6a772ea6bb804d45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf95e984bc1fa4b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="Rb206492981f04b0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Recc321943dd34029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="R276225b337d54766" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ff7fdcc509a419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R4745e1b42ad64c22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R832f8be17c1b4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="R6905c6d5816843b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a4b8d31d39147b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="Rd0ef8a98d1544853" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7ece0b09e8a4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide49.xml" Id="Rd73fe95a17db419a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R542c0a5bd8324e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R3788fd1c998c4a1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re88b99d88ddc4494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide50.xml" Id="Rb44c6db04f114bcc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R203b4ac68cbb4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide51.xml" Id="R7f22e46d57404373" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1525f50b2bda453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide52.xml" Id="R2dad84f2a61e4aee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2afa58335b6149b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide53.xml" Id="R35165b6543e44cc7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb75ea2b4344c413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R27279645202440fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16114fe454904d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf8d7a16f75774d95" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R210cee4509324dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R0470f870083e46ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f408a20ffdc401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4c47a8c5fd494589" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7149,65 +7149,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第89章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 89 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7225,183 +7229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:9  |  Psalms 89:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你管轄海的狂傲； 波浪翻騰，你就使它平靜了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou rulest the raging of the sea: when the waves thereof arise, thou stillest them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7417,183 +7383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:10  |  Psalms 89:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你打碎了拉哈伯，似乎是已殺的人； 你用有能的膀臂打散了你的仇敵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast broken Rahab in pieces, as one that is slain; thou hast scattered thine enemies with thy strong arm.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7609,183 +7537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:11  |  Psalms 89:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天屬你，地也屬你； 世界和其中所充滿的都為你所建立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heavens are thine, the earth also is thine: as for the world and the fulness thereof, thou hast founded them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7801,183 +7691,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:12  |  Psalms 89:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>南北為你所創造； 他泊和黑門都因你的名歡呼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The north and the south thou hast created them: Tabor and Hermon shall rejoice in thy name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7993,183 +7845,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:13  |  Psalms 89:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你有大能的膀臂； 你的手有力，你的右手也高舉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast a mighty arm: strong is thy hand, and high is thy right hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8185,183 +7999,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:14  |  Psalms 89:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>公義和公平是你寶座的根基； 慈愛和誠實行在你前面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Justice and judgment are the habitation of thy throne: mercy and truth shall go before thy face.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8377,183 +8153,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:15  |  Psalms 89:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>知道[向你]歡呼的，那民是有福的！ 耶和華啊，他們在你臉上的光裏行走。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed is the people that know the joyful sound: they shall walk, O LORD, in the light of thy countenance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8569,183 +8307,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:16  |  Psalms 89:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們因你的名終日歡樂， 因你的公義得以高舉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In thy name shall they rejoice all the day: and in thy righteousness shall they be exalted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8761,183 +8461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:17  |  Psalms 89:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你是他們力量的榮耀； 因為你喜悅我們，我們的角必被高舉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou art the glory of their strength: and in thy favour our horn shall be exalted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8953,183 +8615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:18  |  Psalms 89:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的盾牌屬耶和華； 我們的王屬以色列的聖者。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD is our defence; and the Holy One of Israel is our king.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9145,183 +8769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:1  |  Psalms 89:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯拉人以探的訓誨詩。 我要歌唱耶和華的慈愛，直到永遠； 我要用口將你的信實傳與萬代。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Maschil of Ethan the Ezrahite. I will sing of the mercies of the LORD for ever: with my mouth will I make known thy faithfulness to all generations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9337,183 +8923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:19  |  Psalms 89:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當時，你在異象中曉諭你的聖民，說： 我已把救助之力加在那有能者的身上； 我高舉那從民中所揀選的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then thou spakest in vision to thy holy one, and saidst, I have laid help upon one that is mighty; I have exalted one chosen out of the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9529,183 +9077,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:20  |  Psalms 89:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我尋得我的僕人大衛， 用我的聖膏膏他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have found David my servant; with my holy oil have I anointed him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9721,183 +9231,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:21  |  Psalms 89:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的手必使他堅立； 我的膀臂也必堅固他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>With whom my hand shall be established: mine arm also shall strengthen him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9913,183 +9385,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:22  |  Psalms 89:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>仇敵必不勒索他； 凶惡之子也不苦害他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The enemy shall not exact upon him; nor the son of wickedness afflict him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10105,183 +9539,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:23  |  Psalms 89:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要在他面前打碎他的敵人， 擊殺那恨他的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will beat down his foes before his face, and plague them that hate him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10297,183 +9693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:24  |  Psalms 89:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是我的信實和我的慈愛要與他同在； 因我的名，他的角必被高舉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But my faithfulness and my mercy shall be with him: and in my name shall his horn be exalted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10489,183 +9847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:25  |  Psalms 89:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要使他的[左]手伸到海上， 右手伸到河上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will set his hand also in the sea, and his right hand in the rivers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10681,183 +10001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:26  |  Psalms 89:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要稱呼我說：你是我的父， 是我的神，是拯救我的磐石。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall cry unto me, Thou art my father, my God, and the rock of my salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10873,183 +10155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:27  |  Psalms 89:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也要立他為長子， 為世上最高的君王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also I will make him my firstborn, higher than the kings of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11065,183 +10309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:28  |  Psalms 89:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要為他存留我的慈愛，直到永遠； 我與他立的約必要堅定。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My mercy will I keep for him for evermore, and my covenant shall stand fast with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11257,183 +10463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:2  |  Psalms 89:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我曾說：[你的]慈悲必建立到永遠； 你的信實必堅立在天上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I have said, Mercy shall be built up for ever: thy faithfulness shalt thou establish in the very heavens.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11449,183 +10617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:29  |  Psalms 89:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也要使他的後裔存到永遠， 使他的寶座如天之久。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His seed also will I make to endure for ever, and his throne as the days of heaven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11641,183 +10771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:30  |  Psalms 89:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倘若他的子孫離棄我的律法， 不照我的典章行，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If his children forsake my law, and walk not in my judgments;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11833,183 +10925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:31  |  Psalms 89:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>背棄我的律例， 不遵守我的誡命，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If they break my statutes, and keep not my commandments;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12025,183 +11079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:32  |  Psalms 89:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就要用杖責罰他們的過犯， 用鞭責罰他們的罪孽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then will I visit their transgression with the rod, and their iniquity with stripes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12217,183 +11233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:33  |  Psalms 89:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是我必不將我的慈愛全然收回， 也必不叫我的信實廢棄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless my lovingkindness will I not utterly take from him, nor suffer my faithfulness to fail.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12409,183 +11387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:34  |  Psalms 89:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必不背棄我的約， 也不改變我口中所出的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My covenant will I not break, nor alter the thing that is gone out of my lips.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12601,183 +11541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:35  |  Psalms 89:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我一次指着自己的聖潔起誓： 我決不向大衛說謊！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Once have I sworn by my holiness that I will not lie unto David.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12793,183 +11695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:36  |  Psalms 89:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的後裔要存到永遠； 他的寶座在我面前如日之恆一般，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His seed shall endure for ever, and his throne as the sun before me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12985,183 +11849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:37  |  Psalms 89:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又如月亮永遠堅立， 如天上確實的見證。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It shall be established for ever as the moon, and as a faithful witness in heaven. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13177,183 +12003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:38  |  Psalms 89:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你惱怒你的受膏者， 就丟掉棄絕他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou hast cast off and abhorred, thou hast been wroth with thine anointed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13369,183 +12157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:3  |  Psalms 89:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我與我所揀選的人立了約， 向我的僕人大衛起了誓：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have made a covenant with my chosen, I have sworn unto David my servant,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13561,183 +12311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:39  |  Psalms 89:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你厭惡了與僕人所立的約， 將他的冠冕踐踏於地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast made void the covenant of thy servant: thou hast profaned his crown by casting it to the ground.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13753,183 +12465,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:40  |  Psalms 89:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你拆毀了他一切的籬笆， 使他的保障變為荒場。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast broken down all his hedges; thou hast brought his strong holds to ruin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13945,183 +12619,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:41  |  Psalms 89:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡過路的人都搶奪他； 他成為鄰邦的羞辱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All that pass by the way spoil him: he is a reproach to his neighbours.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14137,183 +12773,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:42  |  Psalms 89:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你高舉了他敵人的右手； 你叫他一切的仇敵歡喜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast set up the right hand of his adversaries; thou hast made all his enemies to rejoice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14329,183 +12927,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:43  |  Psalms 89:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你叫他的刀劍捲刃， 叫他在爭戰之中站立不住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast also turned the edge of his sword, and hast not made him to stand in the battle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14521,183 +13081,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:44  |  Psalms 89:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使他的光輝止息， 將他的寶座推倒於地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast made his glory to cease, and cast his throne down to the ground.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14713,183 +13235,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:45  |  Psalms 89:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你減少他青年的日子， 又使他蒙羞。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The days of his youth hast thou shortened: thou hast covered him with shame. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14905,183 +13389,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:46  |  Psalms 89:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，這要到幾時呢？ 你要將自己隱藏到永遠嗎？ 你的忿怒如火焚燒要到幾時呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How long, LORD? wilt thou hide thyself for ever? shall thy wrath burn like fire?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15097,183 +13543,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:47  |  Psalms 89:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你想念我的時候是何等的短少； 你創造世人，要使他們歸何等的虛空呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember how short my time is: wherefore hast thou made all men in vain?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15289,183 +13697,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:48  |  Psalms 89:48 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰能常活免死、 救他的靈魂脫離陰間的權柄呢？ （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What man is he that liveth, and shall not see death? shall he deliver his soul from the hand of the grave? Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15481,183 +13851,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:4  |  Psalms 89:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要建立你的後裔，直到永遠； 要建立你的寶座，直到萬代。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy seed will I establish for ever, and build up thy throne to all generations. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15673,183 +14005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:49  |  Psalms 89:49 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，你從前憑你的信實 向大衛立誓要施行的慈愛在哪裏呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lord, where are thy former lovingkindnesses, which thou swarest unto David in thy truth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15865,183 +14159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:50  |  Psalms 89:50 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，求你記念僕人們所受的羞辱， 記念我怎樣將一切強盛民的[羞辱]存在我懷裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember, Lord, the reproach of thy servants; how I do bear in my bosom the reproach of all the mighty people;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16057,183 +14313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:51  |  Psalms 89:51 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你的仇敵用這羞辱羞辱了你的僕人， 羞辱了你受膏者的腳蹤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherewith thine enemies have reproached, O LORD; wherewith they have reproached the footsteps of thine anointed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16249,183 +14467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:52  |  Psalms 89:52 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華是應當稱頌的，直到永遠。 阿們！阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed be the LORD for evermore. Amen, and Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16441,183 +14621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:5  |  Psalms 89:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，諸天要稱讚你的奇事； 在聖者的會中，要稱讚你的信實。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the heavens shall praise thy wonders, O LORD: thy faithfulness also in the congregation of the saints.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16633,183 +14775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:6  |  Psalms 89:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在天空誰能比耶和華呢？ 神的眾子中，誰能像耶和華呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For who in the heaven can be compared unto the LORD? who among the sons of the mighty can be likened unto the LORD?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16825,183 +14929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:7  |  Psalms 89:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在聖者的會中，是大有威嚴的神， 比一切在他四圍的更可畏懼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God is greatly to be feared in the assembly of the saints, and to be had in reverence of all them that are about him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17017,183 +15083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 89:8  |  Psalms 89:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－萬軍之神啊， 哪一個大能者像你耶和華？ 你的信實是在你的四圍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD God of hosts, who is a strong LORD like unto thee? or to thy faithfulness round about thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>