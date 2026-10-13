--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -13,100 +13,100 @@
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R35ba93f233514e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1f22852cad554e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf0e163092a2648f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbe2a8d163eaa4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc474313bb7234a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbc1d791cacf640ef" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra4d1450fe18e4fcd"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra41f33427f9d4121"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4b56d198cb5349d1"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra967695b92a0441e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R90b7d263bedf4d52"/>
-[...6 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rf7a83da75c6544ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R707746d3eb874104"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R56882b636bfa431b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4e718ef078e04c2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra086d36cce714218"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4abd8f2b0c874201"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R007d7d93a24e482b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6035530cdff442c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0a5cc6afc7d64714"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra48ba00ece784715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra4d1450fe18e4fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b56d198cb5349d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R55e7c30825d14d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2ef668e6b2f04a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R90b7d263bedf4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd2dbeacd490f4c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc49a24b92df8487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R10ca957346ee4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R83bb14c4812e40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Reb5d4f81569f432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R31edebe25806445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf7a83da75c6544ea" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3702d666201d423f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8a6bb1ea3279418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra41f33427f9d4121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra967695b92a0441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6c7657ee0d5148cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R705c7537a7184642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R707746d3eb874104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R56882b636bfa431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4e718ef078e04c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra086d36cce714218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4abd8f2b0c874201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R007d7d93a24e482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6035530cdff442c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0a5cc6afc7d64714" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5df050e59e344457" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -310,72 +310,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6ef7bde1a8cd44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22967db6aa3946ef" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R02695a83b8044cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f996c30e0b44249" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfaec44d4cc9c4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39d418ee96394d56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re41167b2aa6b4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71355191a37e4356" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rde32e050a84c4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37f97b158ed14f69" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R94ef2f0b065743c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb34e897193c64c2c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4107541618c349c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb22dd110936c45be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rabaa437376634fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7df37a7b78f4769" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R27cd66eb7f18413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raaf0518d752342e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc442a1c971034c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00ad2d339a8241b7" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1094,100 +1094,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R13341ff5e78248d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R395f1ff4bcdd486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbf87c0a1bd1541de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R816b4c0028a14aa0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc400f3fba43942c9" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfc0c72f0b2bc4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R17aeee263a574ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb215fc07e01947ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf223bc6c607241e1" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8193f59387e34a26" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R395f1ff4bcdd486c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R17aeee263a574ae6"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbf87c0a1bd1541de"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb215fc07e01947ca"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2213,116 +2213,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R816b4c0028a14aa0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf223bc6c607241e1"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Raa860b5bb78c4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R349fc36d119e4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1b8023b0fdf4366" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6ddca2071a094a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6900935efcc049c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6e55201560345d7" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R349fc36d119e4ae8"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb1b8023b0fdf4366"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6900935efcc049c0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra6e55201560345d7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2386,72 +2386,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42ae8f9056d649e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5fcecc2d5c884498" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2695eb934904953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7285146104524fea" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b9b662d800c41a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R014b9153809f442f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R020ff9f14bcd4c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rfc1f07da5b3a4e76" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32ac74f4bf284a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb7077e2e249f4b30" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a7c6620edab4918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rbd4dbca962e148ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71ecc5f4b8a34a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc981789652204707" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fd09a34826e48d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R22cb34e3c1cd46df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22067ddc33b24339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb821a44eb8a14841" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b38eb0a39aa4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R511d9a857d504feb" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2469,65 +2469,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第142章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 142 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2545,183 +2549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 142:1  |  Psalms 142:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛在洞裏作的訓誨詩，乃是祈禱。 我發聲哀告耶和華， 發聲懇求耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Maschil of David; A Prayer when he was in the cave. I cried unto the LORD with my voice; with my voice unto the LORD did I make my supplication.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2737,183 +2703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 142:2  |  Psalms 142:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在他面前吐露我的苦情， 陳說我的患難。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I poured out my complaint before him; I shewed before him my trouble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2929,183 +2857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 142:3  |  Psalms 142:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的靈在我裏面發昏的時候， 你知道我的道路。 在我行的路上， 敵人為我暗設網羅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When my spirit was overwhelmed within me, then thou knewest my path. In the way wherein I walked have they privily laid a snare for me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3121,183 +3011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 142:4  |  Psalms 142:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你向我右邊觀看， 因為沒有人認識我； 我無處避難， 也沒有人眷顧我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I looked on my right hand, and beheld, but there was no man that would know me: refuge failed me; no man cared for my soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3313,183 +3165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 142:5  |  Psalms 142:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我曾向你哀求。 我說：你是我的避難所； 在活人之地，你是我的福分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I cried unto thee, O LORD: I said, Thou art my refuge and my portion in the land of the living.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3505,183 +3319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 142:6  |  Psalms 142:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你側耳聽我的呼求， 因我落到極卑之地； 求你救我脫離逼迫我的人， 因為他們比我強盛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Attend unto my cry; for I am brought very low: deliver me from my persecutors; for they are stronger than I.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3697,183 +3473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 142:7  |  Psalms 142:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你領我出離被囚之地， 我好稱讚你的名。 義人必環繞我， 因為你是用厚恩待我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bring my soul out of prison, that I may praise thy name: the righteous shall compass me about; for thou shalt deal bountifully with me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>