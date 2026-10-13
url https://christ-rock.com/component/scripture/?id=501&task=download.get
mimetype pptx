--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc6f3f932be564e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc8d1c4e2e8fe4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf87f3f88f9824414" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re0026ef04d5e4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2f7165b26f0e4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc43b467e794240d2" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R857b9e873ffa4498"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6a6b0f1f6c4d467a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb13f2fe32dcd4b1c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0078a159b0374565"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re750952ce9374d9b"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rf59d7019055e4bb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra12a9d75e2f34143"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R4ae1d33562104662"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6b1df59cb8da482c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R574e0679806e4785"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rcfeb2892fe6e4d6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R06871816ac124dc5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R40e8fad4ec4448e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rdbbc857271224cb8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3dc0041e0589466d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R138f733b16bc45fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R5e2bedbf9eba498f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5ed845be219a4ad0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R0628ce436e234ebb"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re596d1d75e8046eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R857b9e873ffa4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb13f2fe32dcd4b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3f61ac20bbc84cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6fa850d3f17b419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re750952ce9374d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1fa39efc7c82436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9ac7f9653a244f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R337b2f9ba34c4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf9518dab96e44ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1538ec023a4a4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf58f5eaa797347c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R95057edc59e34466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2b71df815a8a469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R20d8d940e6204a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra9b631dedf774e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1e7dff7bdc03429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf59d7019055e4bb3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc7ed1db6402d4e7b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rde6cc2c69e72473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6a6b0f1f6c4d467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0078a159b0374565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0a4f38b4cefb4cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R94fafd4832da4f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra12a9d75e2f34143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4ae1d33562104662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6b1df59cb8da482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R574e0679806e4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcfeb2892fe6e4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R06871816ac124dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R40e8fad4ec4448e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdbbc857271224cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3dc0041e0589466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R138f733b16bc45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5e2bedbf9eba498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5ed845be219a4ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0628ce436e234ebb" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R178f00acb93b468f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4eef78451b5e47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e5adcfab6f14b39" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb6a71c1c5aba4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ed98bf05fa64a5b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb04462305db14e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05ab1dc61e1c4233" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd3d1d205015e4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7fbf36c3236b4cb4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R73580ec21be04651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53f364b4263c4942" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1931bdf7785c48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R536fc24c8abd4a56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rea10b21f53da4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8df19ee52174a22" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbe5af0fcf455442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ba5aaacf4014479" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Raf6ae81c02fa4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d34c1f16e2d435a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc07811dad3374470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2f4415699c94289" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R20eec7a4d9b44fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R054a53ea32d34e8e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4278bc0996824297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3d4d460adda4224" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5dc9c67a99f24add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50515a5e06004199" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0dd43c98d5764766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49234db1d4d14632" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Redc87e19b29a47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad92a4e77e084a15" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R80b410d236e14994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R790d451701244b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R799fed55a9294061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re3b2b68ff88648e5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6f388d7b0bc64d83" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5e390583a720423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3c756aa93b054acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5afa3abcb3c648c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra7e4ecdb6f7e4fe5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0250d882b0ad425f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R790d451701244b49"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3c756aa93b054acb"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R799fed55a9294061"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5afa3abcb3c648c4"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re3b2b68ff88648e5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra7e4ecdb6f7e4fe5"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3e2f2fe337cd4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbf39b435755a4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c5edf535e8f43e2" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra7527dd613fb454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2d5085caad284f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb458376626f444fa" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbf39b435755a4f15"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5c5edf535e8f43e2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2d5085caad284f00"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb458376626f444fa"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d3c99b5c8bf4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8547fbb6ed93413c" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8cc1db6986674a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1f3e8b5444264fd2" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R460f54bf654945fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbc717ad5a18a4b90" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0017c4822ebc469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rd60a61c7fe3b4f79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3fc695375f324f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra459481ffea241ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3ca1f1d3cef46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Re05fc94f41cb4c6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b626f6c1d77457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rfecbdb885cd7489e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R064c5dbbef7248c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra765532af7364719" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R432560e140e44fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R1b21883ec7e84b7b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64d7299916d34807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Raf5a24810d6343f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc4d83e4c1434bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4e7fbc64103a419d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b71236b458e4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4ec81bf023c64ebe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72b6e156f9a04ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R4f8c7e007ac04047" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac99dad517c94e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rf6a8fe16c63349b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb7316f381ed4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf7fbf14541534016" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第143章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 143 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,183 +3069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 143:9  |  Psalms 143:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你救我脫離我的仇敵！ 我往你那裏藏身。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deliver me, O LORD, from mine enemies: I flee unto thee to hide me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 143:10  |  Psalms 143:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你指教我遵行你的旨意， 因你是我的神。 你的靈本為善； 求你引我到平坦之地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Teach me to do thy will; for thou art my God: thy spirit is good; lead me into the land of uprightness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 143:11  |  Psalms 143:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你為你的名將我救活， 憑你的公義，將我從患難中領出來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Quicken me, O LORD, for thy name’s sake: for thy righteousness’ sake bring my soul out of trouble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 143:12  |  Psalms 143:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>憑你的慈愛剪除我的仇敵， 滅絕一切苦待我的人， 因我是你的僕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And of thy mercy cut off mine enemies, and destroy all them that afflict my soul: for I am thy servant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 143:1  |  Psalms 143:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩。 耶和華啊，求你聽我的禱告， 留心聽我的懇求， 憑你的信實和公義應允我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David. Hear my prayer, O LORD, give ear to my supplications: in thy faithfulness answer me, and in thy righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 143:2  |  Psalms 143:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你不要審問僕人； 因為在你面前，凡活着的人沒有一個是義的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And enter not into judgment with thy servant: for in thy sight shall no man living be justified.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 143:3  |  Psalms 143:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>原來仇敵逼迫我， 將我打倒在地， 使我住在幽暗之處， 像死了許久的人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the enemy hath persecuted my soul; he hath smitten my life down to the ground; he hath made me to dwell in darkness, as those that have been long dead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 143:4  |  Psalms 143:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我的靈在我裏面發昏； 我的心在我裏面悽慘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore is my spirit overwhelmed within me; my heart within me is desolate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,183 +4301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 143:5  |  Psalms 143:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我追想古時之日， 思想你的一切作為， 默念你手的工作。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I remember the days of old; I meditate on all thy works; I muse on the work of thy hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 143:6  |  Psalms 143:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我向你舉手； 我的心[渴想]你， 如乾旱之地[盼雨]一樣。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I stretch forth my hands unto thee: my soul thirsteth after thee, as a thirsty land. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 143:7  |  Psalms 143:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你速速應允我！ 我心神耗盡！ 不要向我掩面， 免得我像那些下坑的人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear me speedily, O LORD: my spirit faileth: hide not thy face from me, lest I be like unto them that go down into the pit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 143:8  |  Psalms 143:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你使我清晨得聽你慈愛[之言]， 因我倚靠你； 求你使我知道當行的路， 因我的心仰望你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Cause me to hear thy lovingkindness in the morning; for in thee do I trust: cause me to know the way wherein I should walk; for I lift up my soul unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>