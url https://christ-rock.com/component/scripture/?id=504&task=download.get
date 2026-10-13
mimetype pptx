--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R15b57ab956204ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R23b98846159f4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R80a942aeef504983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R788ad1d698984619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbd44cd61e42349a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rce9c260f11c348de" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6bf87031a74b40a9"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R84a662abf43746d5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R43d6064a988a48ac"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7cfec4173fc04b17"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9cba49b607704e6e"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Ree9bf705aec1421f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf042e322356c47d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ree8fee0cb5b54c6b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R122c96d3a7584e3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0c8647d5d6fc4ba8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5cdf648922f348e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rfa00b69aa81b4658"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R06f11f753df848aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rdfd8709c58da4f22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra9430729e08b4be2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb65455683ebe4692"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R1a014a0dccdc4a4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rdddf0cc182014ec8"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rca25a9e2245d437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6bf87031a74b40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43d6064a988a48ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2f219bc8b261454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R967be2225ee54cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9cba49b607704e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1385be0a7e9949a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb925ff46fe934207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd5e28914a46442c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R52e063179bd0466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re270308706aa48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3e78db4c438544bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc1b32732d039419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra75d99b93fb3438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re21a09a269324514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra3bcabdf745b4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ree9bf705aec1421f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2841736f926b4dab" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra7fe3127874a4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R84a662abf43746d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7cfec4173fc04b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Reab5c0572be942be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3d8d8dec8d5941fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf042e322356c47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ree8fee0cb5b54c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R122c96d3a7584e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0c8647d5d6fc4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5cdf648922f348e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfa00b69aa81b4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R06f11f753df848aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdfd8709c58da4f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra9430729e08b4be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb65455683ebe4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1a014a0dccdc4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdddf0cc182014ec8" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R31f95fbb658f4ed8" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0f9391bb9b3b47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13b1b94982a84221" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R41bd1d0773414d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda3ccd94bfa146f5" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6bca65efa8e148c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1757618d46d942ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R03643afccea5468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R475baaa24ee44887" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb7de88ff991c498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd95f48d24e2e4e8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R46d569e6b15646af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd195a557fb9f44d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1615b69a12a64a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5157cb6337a4470" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R567a748e1f67435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29e7701ed5ce4c20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R647eff9e7e9e4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bf25c88b9d64dd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4bbb9162492940ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R405e0cc35d1b41b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6b6e07ed18334c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47e293dc499044d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf910afe6c3bf4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8c991e9e1dd460e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R706cdc6a71db47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6717f1072aa649bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R03b6156da1094baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcaa3704fde98401b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R122810c03f614511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5baaca91b3024dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rca78cf20a9eb4b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5466df55662c4162" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R561ecfe9eef14026" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd23fda0ac8754113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5d82b2cf53824e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R87212cecc46e40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0ceb103f0937467a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rea49f96f36804ccd" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5baaca91b3024dcb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5d82b2cf53824e51"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rca78cf20a9eb4b6d"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R87212cecc46e40b4"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5466df55662c4162"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0ceb103f0937467a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R65160a9685ec4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf1a798103b72436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5232c37cbeae4920" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R487cb60614074039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6aa2df0b744c4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R477a3ae5c26d4a46" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf1a798103b72436b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5232c37cbeae4920"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6aa2df0b744c4707"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R477a3ae5c26d4a46"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85aa2625671a4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9523e6dad1a946bc" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0fd34546ada45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R44f2a9c6a1214f03" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcc8aea6d2a04c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4c710a8fcb994a63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56e12d0b78264d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R505c1b25a96d418c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36f8b4fc9cc141d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R79f1bf6d43e5420b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6443d5823d9c4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd04da614ef76426e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b915916bf6b418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Re9dbcc0b62bb4135" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54361e78eeb14f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6269b698aaba41c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc19431f7b09a42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rcbcea65594ca4200" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf65a2aab04734df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R3059970e8b5b44d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7dcb14e02804e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R67453a7895594be6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11016917057e4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Re720664d095f4b97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4b6bbdca5444a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R1bd2c9c9730049e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb86c045745c74108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6565754306ae4394" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第57章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 57 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,183 +2965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 57:9  |  Psalms 57:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，我要在萬民中稱謝你， 在列邦中歌頌你！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will praise thee, O Lord, among the people: I will sing unto thee among the nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 57:10  |  Psalms 57:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，你的慈愛高及諸天； 你的誠實達到穹蒼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thy mercy is great unto the heavens, and thy truth unto the clouds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,183 +3273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 57:11  |  Psalms 57:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，願你崇高過於諸天！ 願你的榮耀高過全地！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be thou exalted, O God, above the heavens: let thy glory be above all the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3537,183 +3427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 57:1  |  Psalms 57:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛逃避掃羅，藏在洞裏。那時，他作這金詩，交與伶長。調用休要毀壞。 神啊，求你憐憫我，憐憫我！ 因為我的心投靠你。 我要投靠在你翅膀的蔭下， 等到災害過去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, Al-taschith, Michtam of David, when he fled from Saul in the cave. Be merciful unto me, O God, be merciful unto me: for my soul trusteth in thee: yea, in the shadow of thy wings will I make my refuge, until these calamities be overpast.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3729,183 +3581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 57:2  |  Psalms 57:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要求告至高的神， 就是為我成全[諸事]的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will cry unto God most high; unto God that performeth all things for me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3921,183 +3735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 57:3  |  Psalms 57:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那要吞我的人辱罵我的時候， 神從天上必施恩救我， 也必向我發出慈愛和誠實。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall send from heaven, and save me from the reproach of him that would swallow me up. Selah. God shall send forth his mercy and his truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4113,183 +3889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 57:4  |  Psalms 57:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的性命在獅子中間； 我躺臥在性如烈火的世人當中。 他們的牙齒是槍、箭； 他們的舌頭是快刀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My soul is among lions: and I lie even among them that are set on fire, even the sons of men, whose teeth are spears and arrows, and their tongue a sharp sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4305,183 +4043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 57:5  |  Psalms 57:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，願你崇高過於諸天！ 願你的榮耀高過全地！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be thou exalted, O God, above the heavens; let thy glory be above all the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4497,183 +4197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 57:6  |  Psalms 57:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們為我的腳設下網羅，壓制我的心； 他們在我面前挖了坑，自己反掉在其中。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have prepared a net for my steps; my soul is bowed down: they have digged a pit before me, into the midst whereof they are fallen themselves. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4689,183 +4351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 57:7  |  Psalms 57:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，我心堅定，我心堅定； 我要唱詩，我要歌頌！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My heart is fixed, O God, my heart is fixed: I will sing and give praise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4881,183 +4505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 57:8  |  Psalms 57:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的靈啊，你當醒起！ 琴瑟啊，你們當醒起！ 我自己要極早醒起！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Awake up, my glory; awake, psaltery and harp: I myself will awake early.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>