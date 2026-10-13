--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -19,103 +19,103 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7f2eb930d2144dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re236bd4ee8914137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re3764ff216b44aed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb5b9c941da594b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R32921a53b6ff41f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R947c273efb264d30" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc90691148aa74b30"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd221983449374b50"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re3d527a334304656"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbfc7ca91642042f6"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0f968a2625a043df"/>
-[...9 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R0f333f0655094aa2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R68018f2f7e964ff8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R20843e1d4ca94ea6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rbfc9f3353c9d4b11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb6156f18bc3b492e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R78109178092e4f42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4b304b2b4392434d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rbc5523ecbd7b4a7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re6ca37696db343b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3c2a255f5b7449d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R5a183affd3344c2a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R30a5b601402846b2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra2e7a76af0a94280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc90691148aa74b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3d527a334304656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R668835d344284468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rca41f66c024f4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0f968a2625a043df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1a7bfbb6b7c44bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7108723fcb7a45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R176d736ff98848f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6641329c5a2a4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6bffea0161d34c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra93c399a1cd64f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R283ceaaac9254ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R077bdf0df48143ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R603dc641ba7940cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0f333f0655094aa2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd6666ad010604bb6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4c5af54dc9824ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd221983449374b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfc7ca91642042f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra9c0f3ca36684d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re0f408bdc4a94d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R68018f2f7e964ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R20843e1d4ca94ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbfc9f3353c9d4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb6156f18bc3b492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R78109178092e4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4b304b2b4392434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbc5523ecbd7b4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re6ca37696db343b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3c2a255f5b7449d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5a183affd3344c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R30a5b601402846b2" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R363d8540f23c4931" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -319,81 +319,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb6a8e44fcc0a48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbf913ade67f446d" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R28cb62ae7855496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f30ac81a13746f9" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfd4982209b5446eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10304b99d80d4607" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R29d695b14b9f411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5932eb2fe1b349f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R435f8be4a127465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1b71f6431e24d31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3c2fdc5e8ed64e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf6f0ada1552485d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3416fc5404f14115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3cf85b07363744ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb33221370d1540d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e1f6932e5b64e4e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3123e3f544304203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4dfec04c99a4267" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R77066ded521a4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9ba7d7d9a964883" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R797d04aa1d9148cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R399a578fdc4f4c09" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra4c1f38e6ff24070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9181901333140f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8f94fd318cfd4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a4068108f234b10" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1397,100 +1397,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra337272e2c0b4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rad2be6362570440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R68bf3618c4a14956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7611cf8ecb924b72" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb7493cc1f5a045d6" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5e346835a1394ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf40d146f25d141a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R24dec61e4113481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb2828390a84b487a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd3ff50658a504eb5" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rad2be6362570440d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf40d146f25d141a3"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R68bf3618c4a14956"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R24dec61e4113481c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2516,116 +2516,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7611cf8ecb924b72"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb2828390a84b487a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R81bd956478424da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf4718d8d0502445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c2f7c4676b84fd1" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re6e8a61fd0f94cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd95900689c1f4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf00502a585c4859" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf4718d8d0502445c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0c2f7c4676b84fd1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd95900689c1f4763"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Raf00502a585c4859"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2689,81 +2689,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57a7e47ad0f446f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Redc2cf4c4d414154" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R754853ef251345cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R71296be5c9f94888" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95f36bec31a3496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R614b50ffcc574c6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2cc84efddf54051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4615b45e441e468d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8636066789c24c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd6dc444978454364" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61b64fd14efe4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3217b819d1b14eb2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a64488def4e4093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R81c9f046dc144259" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57f75e00873c499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd86e5ee5e0c5437b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff81deb4ca754dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R587ee91f6ca041aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R486fc49fdd6e457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rbb09984fa2f842d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb166c06148f47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R5e0e3075ac5c42b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6d79b42dbf74356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Red620a0daf904abd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0a88ca116ee4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc3c3ed89e42f418b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2781,65 +2781,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第64章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 64 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,183 +2861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 64:9  |  Psalms 64:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人都要害怕， 要傳揚神的工作， 並且明白他的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all men shall fear, and shall declare the work of God; for they shall wisely consider of his doing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3049,183 +3015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 64:10  |  Psalms 64:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人必因耶和華歡喜， 並要投靠他； 凡心裏正直的人都要誇口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteous shall be glad in the LORD, and shall trust in him; and all the upright in heart shall glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3241,183 +3169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 64:1  |  Psalms 64:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。 神啊，我哀歎的時候，求你聽我的聲音！ 求你保護我的性命，不受仇敵的驚恐！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm of David. Hear my voice, O God, in my prayer: preserve my life from fear of the enemy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3433,183 +3323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 64:2  |  Psalms 64:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你把我隱藏， 使我脫離作惡之人的暗謀和作孽之人的擾亂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hide me from the secret counsel of the wicked; from the insurrection of the workers of iniquity:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3625,183 +3477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 64:3  |  Psalms 64:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們磨舌如刀， 發出苦毒的言語，好像比準了的箭，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who whet their tongue like a sword, and bend their bows to shoot their arrows, even bitter words:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3817,183 +3631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 64:4  |  Psalms 64:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要在暗地射完全人； 他們忽然射他，並不懼怕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That they may shoot in secret at the perfect: suddenly do they shoot at him, and fear not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4009,183 +3785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 64:5  |  Psalms 64:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們彼此勉勵設下惡計； 他們商量暗設網羅， 說：誰能看見？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They encourage themselves in an evil matter: they commune of laying snares privily; they say, Who shall see them?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4201,183 +3939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 64:6  |  Psalms 64:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們圖謀奸惡， [說]：我們是極力圖謀的。 他們各人的意念心思是深的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They search out iniquities; they accomplish a diligent search: both the inward thought of every one of them, and the heart, is deep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4393,183 +4093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 64:7  |  Psalms 64:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但神要射他們； 他們忽然被箭射傷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But God shall shoot at them with an arrow; suddenly shall they be wounded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4585,183 +4247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 64:8  |  Psalms 64:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必然絆跌，被自己的舌頭所害； 凡看見他們的必都搖頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So they shall make their own tongue to fall upon themselves: all that see them shall flee away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>