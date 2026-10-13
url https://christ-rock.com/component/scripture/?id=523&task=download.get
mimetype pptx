--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rba6228e8810f4387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb6f874fba75b40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1bbd22c6e4974974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb0a25b7e8b6d436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R75d8a3dcf15149cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfbbc35c644044e58" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rfaa3b9d5eb504d51"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rac26dd9899334307"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rce10996359d54367"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R646302f6512d4786"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4f94191066a64847"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rb5018ff2c48e4a0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1d1d6001359c4188"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb89bf2f16e98463c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rcc4f94cc23e24227"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R944f8ec99df0429a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9a5e9155ff7a4d1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6d8fc51c7a564d6d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9f393090968647ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rbfb06062de7d4bb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf5b68950943d4a22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8d77ef276750404e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2e75c1652937434b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf227ea6c1a654490"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R120559f4e33f498b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Re60f2668997b4418"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rcbd4b6068a504cf4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rad39d3ead60448c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R6007cdb70715439b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R4073695c61da4e2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Reeeeed7549984e1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R76181cbaf5064b00"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R7adc50b4c6f6433e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rb324f407c6b74fc1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0aa82ec71f8044b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfaa3b9d5eb504d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce10996359d54367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9155d7dd23834ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R625acc6d064547b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4f94191066a64847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R666b17a9d95e45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7130f801e7dd4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R984c09f0571f44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4d8bac70cc17454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R23b25b99d4f148b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R35679b8b2aad4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R88c6773d69064b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra88e617b1cc343fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R228fd9d7b19d47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb3fb2072df1d4cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R133176cd03bf4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R797925f637444ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R252fb7808f49400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1a21d4f645ad4906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc2199bb937864cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2b997a26515f4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R711d098816e74348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6017ad4cfe0b48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rcab96b00e5a243ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8fcecdf10c414bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb5018ff2c48e4a0e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R50738a0d60b54204" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc53853076c0e4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rac26dd9899334307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R646302f6512d4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc78748c61f174efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4e4cbae0ab834fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1d1d6001359c4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb89bf2f16e98463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcc4f94cc23e24227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R944f8ec99df0429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9a5e9155ff7a4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6d8fc51c7a564d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9f393090968647ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbfb06062de7d4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf5b68950943d4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8d77ef276750404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2e75c1652937434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf227ea6c1a654490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R120559f4e33f498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re60f2668997b4418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rcbd4b6068a504cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rad39d3ead60448c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6007cdb70715439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4073695c61da4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Reeeeed7549984e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R76181cbaf5064b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7adc50b4c6f6433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb324f407c6b74fc1" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R76453f3c357c44cb" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb9149fc66f304473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9409cf22b3a5431f" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf8841ae484a14365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e2386aa95124258" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd3966036ec0740ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb95232ea58a549b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R693737f81e3e4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79a024b9ea7a421a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbd04d05935e84f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra29ab27f40f344cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R06a75cf542684237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04cb1d14e0e94100" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdc0f7081471c4153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba5a2a4fdcc74b35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbd27ba7713484001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1b770d3c2384fcf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf17ce63b7e57426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8965f681742d4d19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R20ffb9141f6d4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1284c10b63624536" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf2d7a3b36f354775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R732ffbbdaffc4451" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R215e3da44b024336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0ef25d3c46e4bd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R42d431b27a86442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa4de6dba2304264" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R494b8ddeb0a14562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f3f8c74fc9c4dfb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R42433f3797554671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89b12dfe7e5d4599" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rbc101538f0364465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8df3bd885cce4ce1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R45be353ea43c4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R594b8d277ce244e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf8669723eabe4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re638558811324e98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0ad8c7d28fa54239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4ddd6d63b064e73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R42afd5df10094080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf90d1de15acd4b7f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb6f909e8d7524e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb275ea8041454ae2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R729b1338e16b4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re76fdf30dc0449f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0b590b94bdf54d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf324e202e55d4519" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4de59f444bd645f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6a2533b5fd14a20" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf585cc6d7a78474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9f5939dc2e8a4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R250dd1412207483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc26f318c636f4cbd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd58e0945858d4f6b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd296197a97dc459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb43968ae273048bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R87dcd21b04f443f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R11f3c924e6d2424e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf547728cefa94fb9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9f5939dc2e8a4ec3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb43968ae273048bb"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R250dd1412207483c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R87dcd21b04f443f5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc26f318c636f4cbd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R11f3c924e6d2424e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2b9b008cff6b4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R886d5c71be2b49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd8139a7ea653470c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6feda8c247064d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfc4f06747ee04250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd94516488c24361" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R886d5c71be2b49e3"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd8139a7ea653470c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfc4f06747ee04250"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rcd94516488c24361"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd2ea208246245a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R16cd55595bf14928" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fab436df3a14959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re37ea87da69e4d60" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e7e41a4ac414cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R59ef6954f299483f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83ade7338b3945ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re386dcba06184d3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e2737c376d1428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R13fa1622aa544f51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1186d5b8ea334bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R5d16a86fcab04f17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc32d9d401c7a42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rf22358181fa44d82" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6de6cff357b0484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R1357b37bf8f24f3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4bf0d4575b1c4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rfa6f77b238f64f11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ee8594f737d4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R152c942d35c74e87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7a12a7fa94e4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rd46407e7f8174117" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re16706c7e28e45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R351a7f57dc25474f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97ca6b2bea544b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R6f8bc3672d674822" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R440f8bacbcbd4106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Re671e59d94af447f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04da7d07950749dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rc4dfcd927a5a48b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra71881fae7514b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R9dce24d81e984f8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78a572bbd4354bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R52fa7657de104441" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5e218d422704e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R97dbec2543bd4ad0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ab5a2a1ef41408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2b5c594dd41c4697" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd529546939434ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd8b52c54cb394c79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf36e8c9d8144378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R389ee29d8a38431f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbc7bb3cb85242b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rcd1b4f21cb974b4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R496847d488f34d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R81de7fab97a04d7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R931fe6993fd542fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3d79700757994596" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下第12章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Kings 12 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,183 +4005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:9  |  2 Kings 12:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司耶何耶大取了一個櫃子，在櫃蓋上鑽了一個窟窿，放於壇旁，在進耶和華殿的右邊；守門的祭司將奉到耶和華殿的一切銀子投在櫃裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Jehoiada the priest took a chest, and bored a hole in the lid of it, and set it beside the altar, on the right side as one cometh into the house of the LORD: and the priests that kept the door put therein all the money that was brought into the house of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4193,179 +4159,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:10  |  2 Kings 12:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們見櫃裏的銀子多了，便叫王的書記和大祭司上來，將耶和華殿裏的銀子數算包起來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it was so, when they saw that there was much money in the chest, that the king’s scribe and the high priest came up, and they put up in bags, and told the money that was found in the house of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:11  |  2 Kings 12:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把所平的銀子交給督工的，就是耶和華殿裏辦事的人；他們把銀子轉交修理耶和華殿的木匠和工人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they gave the money, being told, into the hands of them that did the work, that had the oversight of the house of the LORD: and they laid it out to the carpenters and builders, that wrought upon the house of the LORD,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,179 +4467,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:12  |  2 Kings 12:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並瓦匠、石匠，又買木料和鑿成的石頭，修理耶和華殿的破壞之處，以及修理殿的各樣使用。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And to masons, and hewers of stone, and to buy timber and hewed stone to repair the breaches of the house of the LORD, and for all that was laid out for the house to repair it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4769,179 +4621,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:13  |  2 Kings 12:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但那奉到耶和華殿的銀子，沒有用以做耶和華殿裏的銀杯、蠟剪、碗、號，和別樣的金銀器皿，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Howbeit there were not made for the house of the LORD bowls of silver, snuffers, basons, trumpets, any vessels of gold, or vessels of silver, of the money that was brought into the house of the LORD:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:14  |  2 Kings 12:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>乃將那銀子交給督工的人修理耶和華的殿；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But they gave that to the workmen, and repaired therewith the house of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:15  |  2 Kings 12:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>且將銀子交給辦事的人轉交做工的人，不與他們算賬，因為他們辦事誠實。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover they reckoned not with the men, into whose hand they delivered the money to be bestowed on workmen: for they dealt faithfully.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:16  |  2 Kings 12:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有贖愆祭、贖罪祭的銀子沒有奉到耶和華的殿，都歸祭司。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The trespass money and sin money was not brought into the house of the LORD: it was the priests’.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:17  |  2 Kings 12:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，亞蘭王哈薛上來攻打迦特，攻取了，就定意上來攻打耶路撒冷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Hazael king of Syria went up, and fought against Gath, and took it: and Hazael set his face to go up to Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:18  |  2 Kings 12:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大王約阿施將他列祖猶大王約沙法、約蘭、亞哈謝所分別為聖的物和自己所分別為聖的物，並耶和華殿與王宮府庫裏所有的金子都送給亞蘭王哈薛；哈薛就不上耶路撒冷來了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jehoash king of Judah took all the hallowed things that Jehoshaphat, and Jehoram, and Ahaziah, his fathers, kings of Judah, had dedicated, and his own hallowed things, and all the gold that was found in the treasures of the house of the LORD, and in the king’s house, and sent it to Hazael king of Syria: and he went away from Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:1  |  2 Kings 12:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶戶第七年，約阿施登基，在耶路撒冷作王四十年。他母親名叫西比亞，是別是巴人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the seventh year of Jehu Jehoash began to reign; and forty years reigned he in Jerusalem. And his mother’s name was Zibiah of Beer-sheba.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,183 +5699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:19  |  2 Kings 12:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約阿施其餘的事，凡他所行的都寫在猶大列王記上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the rest of the acts of Joash, and all that he did, are they not written in the book of the chronicles of the kings of Judah?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:20  |  2 Kings 12:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約阿施的臣僕起來背叛，在下悉拉的米羅宮那裏將他殺了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And his servants arose, and made a conspiracy, and slew Joash in the house of Millo, which goeth down to Silla.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,179 +6007,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:21  |  2 Kings 12:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殺他的那臣僕就是示米押的兒子約撒甲和朔默的兒子約薩拔。眾人將他葬在大衛城他列祖的墳地裏。他兒子亞瑪謝接續他作王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For Jozachar the son of Shimeath, and Jehozabad the son of Shomer, his servants, smote him, and he died; and they buried him with his fathers in the city of David: and Amaziah his son reigned in his stead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:2  |  2 Kings 12:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約阿施在祭司耶何耶大教訓他的時候，就行耶和華眼中看為正的事；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jehoash did that which was right in the sight of the LORD all his days wherein Jehoiada the priest instructed him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:3  |  2 Kings 12:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是邱壇還沒有廢去，百姓仍在那裏獻祭燒香。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the high places were not taken away: the people still sacrificed and burnt incense in the high places.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:4  |  2 Kings 12:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約阿施對眾祭司說：「凡奉到耶和華殿分別為聖之物所值通用的銀子，或各人當納的身價，或樂意奉到耶和華殿的銀子，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jehoash said to the priests, All the money of the dedicated things that is brought into the house of the LORD, even the money of every one that passeth the account, the money that every man is set at, and all the money that cometh into any man’s heart to bring into the house of the LORD,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:5  |  2 Kings 12:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當從所認識的人收了來，修理殿的一切破壞之處。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the priests take it to them, every man of his acquaintance: and let them repair the breaches of the house, wheresoever any breach shall be found.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:6  |  2 Kings 12:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無奈到了約阿施王二十三年，祭司仍未修理殿的破壞之處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But it was so, that in the three and twentieth year of king Jehoash the priests had not repaired the breaches of the house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:7  |  2 Kings 12:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以約阿施王召了大祭司耶何耶大和眾祭司來，對他們說：「你們怎麼不修理殿的破壞之處呢？從今以後，你們不要從所認識的人再收銀子，要將所收的交出來，修理殿的破壞之處。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then king Jehoash called for Jehoiada the priest, and the other priests, and said unto them, Why repair ye not the breaches of the house? now therefore receive no more money of your acquaintance, but deliver it for the breaches of the house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀下 12:8  |  2 Kings 12:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾祭司答應不再收百姓的銀子，也不修理殿的破壞之處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the priests consented to receive no more money of the people, neither to repair the breaches of the house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>