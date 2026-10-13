--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4337f1cb7f294eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1f57e4302d8c4d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Racd00f2e23f94d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rde5ab53c9829404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8a1a7b7532af4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R05e68c63a2f14290" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rac3ca0f52b794a70"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R05e4fef143fc4ff7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb692b3a6a51e41a8"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5459893476654c78"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7776642a79f14c88"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd119ba4c0ec04b5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbe63dd913ae54e06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8da8ea0b8724427e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf5ef80856bef4e7f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re7ce2a379fd3404c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R40c7e8decadd4fc2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R01d1fcfc2f964a8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R007bbdd08d6d4c69"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3f1da42c681f48b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R1e6d9c3b0aa442ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra8ea2c98c1584bb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2eae1a8c44c047e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rdc99789fa2874284"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R831b539f2f1d4337"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R3ba06bc8b9ff4f87"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re0321438e1964d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rac3ca0f52b794a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb692b3a6a51e41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rac2dfc8bb72f4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R36918a348a3c4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7776642a79f14c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R396aefd350964411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0fdf216a48d14822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1cb0e2f311f94cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8561ba0ebcd44005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R29128fb322bf4c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7c3a7332578f400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf4353759c6d24385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3f689e1559604b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Reb5ebd39fbbc44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb9c19900ffb74062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb112d5796e3a400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re5ccf54cc59347bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd119ba4c0ec04b5c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rff0408c1c38841b0" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6ae321185cb7478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R05e4fef143fc4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5459893476654c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R531ea0edf3b04b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb10562fc420b429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbe63dd913ae54e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8da8ea0b8724427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf5ef80856bef4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re7ce2a379fd3404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R40c7e8decadd4fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R01d1fcfc2f964a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R007bbdd08d6d4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3f1da42c681f48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1e6d9c3b0aa442ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra8ea2c98c1584bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2eae1a8c44c047e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdc99789fa2874284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R831b539f2f1d4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3ba06bc8b9ff4f87" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb4cf68efd78e40ec" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re3ab59c7c0ad4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Refd8f4849a3644de" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbb344287ca5e4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f402f8a8a4545b1" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R909c028f82124630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59255e4dc1c34df1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2fabf5113a014a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7133e48ce9864729" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd032e9a597694b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6616cd210c94f8f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfab726c917394b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10bc1c540d504848" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcdfa54d222a643ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f27a274caef4bc5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfc00bf0e097146ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1bdb6f5470c474b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra24e7f7441c84f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde7ca983f8654ee8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5b31bf1fa79946c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7d4e2a869be40de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R771c81ba9e784606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02f8cfc9e09f4cbe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0d3dee1e96274477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf172cafd742d46cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2dc69739eded4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0f835f24bfc4045" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R25953458564a417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R656030591a034686" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6d2f9927796d49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9faec3ed44444d9b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R85215ff3222c4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59b6bf76b73c4dee" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb90a287666934bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3b2a013316f941f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R95d278879dfb40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdd505f2471b4455d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra98981236c274c52" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R72d45cca74394fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R95514615aa3e42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4abc0583d80541d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5646eaf67bb6414e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R55b5ca3a42804110" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3b2a013316f941f2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R95514615aa3e42e5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R95d278879dfb40ec"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4abc0583d80541d5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdd505f2471b4455d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5646eaf67bb6414e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R26fd486be1a643e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1de1b2f25a74441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R208b126bf9ea42f1" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4271fbdb48124c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R41c737a777fc4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1e18685d3dc4536" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1de1b2f25a74441e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R208b126bf9ea42f1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R41c737a777fc4857"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd1e18685d3dc4536"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12e097621157462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R221e5fb9f7964263" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcda97dcb4fce4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0fc1b1b9398f4283" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e0287df90914e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R210afabe6cbc487a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f27bc0ba5144efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc03241591b7e4852" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3960643be5a41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R910eb6ef212d4af1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4b1410c98f641aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R531c42641b844fa9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec0c2554230049ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R6350841694864aed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bffdcc4c8e6473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rc77a5e14f8b248e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R070f4a15166c42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R7d04699920504f7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d3183e6092e4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7329631c040e4e8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf10607aac5f466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R893d664000f14a0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R764b81af563e4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf0f6426ebc02429f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89a70dc2c7464644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R206f5e2505554afe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5dc1d731bad747ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R163a233bfac842cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ea90fe0756e4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R17e4b3b6bd78442b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e3dd7bdd11e44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R85a02435667c4efb" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但以理書第12章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Daniel 12 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但以理書 12:9  |  Daniel 12:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說：「但以理啊，你只管去；因為這話已經隱藏封閉，直到末時。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Go thy way, Daniel: for the words are closed up and sealed till the time of the end.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但以理書 12:10  |  Daniel 12:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必有許多人使自己清淨潔白，且被熬煉；但惡人仍必行惡，一切惡人都不明白，惟獨智慧人能明白。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Many shall be purified, and made white, and tried; but the wicked shall do wickedly: and none of the wicked shall understand; but the wise shall understand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但以理書 12:11  |  Daniel 12:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從除掉常獻的[燔祭]，並設立那行毀壞可憎之物的時候，必有一千二百九十日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And from the time that the daily sacrifice shall be taken away, and the abomination that maketh desolate set up, there shall be a thousand two hundred and ninety days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但以理書 12:12  |  Daniel 12:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>等到一千三百三十五日的，那人便為有福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed is he that waiteth, and cometh to the thousand three hundred and five and thirty days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但以理書 12:13  |  Daniel 12:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你且去等候結局，因為你必安歇。到了末期，你必起來，享受你的[福]分。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But go thou thy way till the end be: for thou shalt rest, and stand in thy lot at the end of the days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但以理書 12:1  |  Daniel 12:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「那時，保佑你本國之民的天使長米迦勒必站起來，並且有大艱難，從有國以來直到此時，沒有這樣的。你本國的民中，凡名錄在冊上的，必得拯救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And at that time shall Michael stand up, the great prince which standeth for the children of thy people: and there shall be a time of trouble, such as never was since there was a nation even to that same time: and at that time thy people shall be delivered, every one that shall be found written in the book.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但以理書 12:2  |  Daniel 12:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>睡在塵埃中的，必有多人復醒。其中有得永生的，有受羞辱永遠被憎惡的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And many of them that sleep in the dust of the earth shall awake, some to everlasting life, and some to shame and everlasting contempt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但以理書 12:3  |  Daniel 12:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人必發光如同天上的光；那使多人歸義的，必發光如星，直到永永遠遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they that be wise shall shine as the brightness of the firmament; and they that turn many to righteousness as the stars for ever and ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但以理書 12:4  |  Daniel 12:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但以理啊，你要隱藏這話，封閉這書，直到末時。必有多人來往奔跑，知識就必增長。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou, O Daniel, shut up the words, and seal the book, even to the time of the end: many shall run to and fro, and knowledge shall be increased.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但以理書 12:5  |  Daniel 12:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我－但以理觀看，見另有兩個人站立：一個在河這邊，一個在河那邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then I Daniel looked, and, behold, there stood other two, the one on this side of the bank of the river, and the other on that side of the bank of the river.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但以理書 12:6  |  Daniel 12:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一個問那站在河水以上、穿細麻衣的說：「這奇異的事到幾時才應驗呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And one said to the man clothed in linen, which was upon the waters of the river, How long shall it be to the end of these wonders?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但以理書 12:7  |  Daniel 12:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我聽見那站在河水以上、穿細麻衣的，向天舉起左右手，指着活到永遠的[主]起誓說：「要到一載、二載、半載，打破聖民權力的時候，這一切事就都應驗了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I heard the man clothed in linen, which was upon the waters of the river, when he held up his right hand and his left hand unto heaven, and sware by him that liveth for ever that it shall be for a time, times, and an half; and when he shall have accomplished to scatter the power of the holy people, all these things shall be finished.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但以理書 12:8  |  Daniel 12:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我聽見這話，卻不明白，就說：「我主啊，這些事的結局是怎樣呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I heard, but I understood not: then said I, O my Lord, what shall be the end of these things?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>