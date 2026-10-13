--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -131,159 +131,159 @@
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R28afa54fe4f04eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R139bbb010f964b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra4f26738f7814677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5a569205baee407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7e1596ae3c2349d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd73663adb52547d6" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R37714a428be04810"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbc01b0748d6a4cad"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd9de69638b6c45bc"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R81ee96f54f604ba6"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R47598ccf75c84ff7"/>
-[...65 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="322" r:id="Ra2a029affd3c4eee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4660b31aed744974"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2f2226401f34457e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rcc7f8f1a6eb34675"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R00b969da59a14b94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R57d60ef83b824004"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf2ce37b41d8e476a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R217e4366eb2e4bf9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R61866ed758074cbb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R319202e5f53249a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re8634004858c47a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R308737cefa3f4b91"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R0f5f0bdbfd584ba7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R796c7a14db194a65"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R1f320c40dd874bd6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re8ed11cb7c1d4f13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Ra25a057701b048a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R3100fb9b45b34256"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R4efb5911228549a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rbbeed84e21a44f7c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R92d04d8217a64381"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Raa59e4e154cd40dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rb7b82ce5f5774832"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rcb5508288a4e43dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rc51477b5cd47440e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Re52ddeb7d4004d5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rbfb205abe7474e4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R683c141048834f81"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R8fa351641fe14764"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Ra9b86c73783e444c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R9a9f8a7b892040c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R852ab9099ff44a55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rd98d87cd65bd4893"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R2e61dbab8bba40bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Ra1a34751a1524ea7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Rda8db947a99a4a78"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Rf1aa33f247c4420c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R73fb6714877942a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R9796216b0f2f49db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R0dbb7f15c9b54e06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R879e98c6fccc4d1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="Rfa06ffc43429407c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="Rf678a6d87a54408b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="R1600fd68e61743bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="Rb5ab80fd60684f3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="R4e14ed44fb1049ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="Rf03ed746609144b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="Rc0a7dae9fb714eca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="Rc424e02e9f844fcd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="Rf4a3215d85b44b9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="305" r:id="R58eec306aaea4532"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="306" r:id="Ra792c0ea096b4fdc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="307" r:id="R96b5f4c7b08247df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="308" r:id="Rb6c98be61fad4c86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="309" r:id="Rf8f6c78a8aad45fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="310" r:id="R22a62926dd6948e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="311" r:id="R4974c3d2f5c3402e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="312" r:id="Rb63f5a3dbd25431b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="313" r:id="R9b8c2b634b504913"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="314" r:id="R1bf41130a7404e24"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="315" r:id="Rbfcd8140f6694c71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="316" r:id="R0bf0a6c0d63a4c61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="317" r:id="Rd8d947fe27644653"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="318" r:id="Rbc9a1b67f17f47ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="319" r:id="Rab6c99b1cf524fa4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="320" r:id="Rf86859e06f0a4b13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="321" r:id="R883cda428dcd490b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="322" r:id="R0b3e4d0a9b6e4d83"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc856c059c7434116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R37714a428be04810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9de69638b6c45bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8a7803c5db2148ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R306a479fdc9f4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R47598ccf75c84ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re13fe3266eea42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R41113f534c034f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6f0289d7c1cd4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcfd5e363d0ed40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Red84575bf7344681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd0cab43b3a494594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R89ba6ba3206e4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5dd880c1a4394b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R27ce8c44cb4649b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8d78a95c13fe4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4a03a7069ebd43de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R00976a4de1cb4ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0ac28cd4cd5044e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R808b1028c867458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R85424b60c29240cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0e89bef83b8344cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4f64c7717caa42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbc1128b303624cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8aa76fcf6de4468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9cf50c7818684880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc3c07c83452a4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R23f033da96d84daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3d88b1249b5f4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R70f617982e3c4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra80652aa040849b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R58462276860043d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5744ef0d03b448ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rb5b180ab0a764176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R65c3116752224f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R72c73169a0784d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rf8a0644957ad4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R77e149e5bd184f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rd4a08ce535734701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rf0edcd730e7741ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rdb32fdeb8e284646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rae448bc570a24912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Re2d2911715a44bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R1e581a79b9b74bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R356e74f3b5cf4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rcaf00c28dd2d4c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R5b88e5c7cbbd4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Re564268c11104e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Rc5f6364399a546c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R2dbc572e14744a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rbf56c967459a4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R98384f151d1243b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R6f01880940d0475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="Rb26b3a6f227141aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R1651a3cd13fa48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R90c1029fccc04339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R62e8e4d4f69f49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Rd34c146c3d804b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R0006a996213845cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R2c7703003f9a4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="R9e7484ea67f142cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="R640ef6a6daab462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide58.xml" Id="Rf6a73ee7d2db44fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide59.xml" Id="R137d71c76a0346f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide60.xml" Id="R44a8b845da444529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide61.xml" Id="Rc4df8253456c4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide62.xml" Id="R7b7d1fc5e16e498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide63.xml" Id="R89e56587ebce4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide64.xml" Id="R0eb78500800b455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide65.xml" Id="R1d1d2e492e844175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide66.xml" Id="R89c745e56948481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide67.xml" Id="Ra2a029affd3c4eee" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2b5de889c3be4a9b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R46b0438188754cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbc01b0748d6a4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81ee96f54f604ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Raf1e861cd97e411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3cf43ae6ea724ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4660b31aed744974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2f2226401f34457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcc7f8f1a6eb34675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R00b969da59a14b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R57d60ef83b824004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf2ce37b41d8e476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R217e4366eb2e4bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R61866ed758074cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R319202e5f53249a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re8634004858c47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R308737cefa3f4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0f5f0bdbfd584ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R796c7a14db194a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1f320c40dd874bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re8ed11cb7c1d4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra25a057701b048a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3100fb9b45b34256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4efb5911228549a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbbeed84e21a44f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R92d04d8217a64381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Raa59e4e154cd40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb7b82ce5f5774832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rcb5508288a4e43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc51477b5cd47440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re52ddeb7d4004d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rbfb205abe7474e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R683c141048834f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R8fa351641fe14764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra9b86c73783e444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R9a9f8a7b892040c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R852ab9099ff44a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rd98d87cd65bd4893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R2e61dbab8bba40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Ra1a34751a1524ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rda8db947a99a4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rf1aa33f247c4420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R73fb6714877942a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R9796216b0f2f49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R0dbb7f15c9b54e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R879e98c6fccc4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rfa06ffc43429407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Rf678a6d87a54408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R1600fd68e61743bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Rb5ab80fd60684f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R4e14ed44fb1049ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rf03ed746609144b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rc0a7dae9fb714eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Rc424e02e9f844fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="Rf4a3215d85b44b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R58eec306aaea4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Ra792c0ea096b4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R96b5f4c7b08247df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Rb6c98be61fad4c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="Rf8f6c78a8aad45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R22a62926dd6948e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="R4974c3d2f5c3402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="Rb63f5a3dbd25431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide58.xml" Id="R9b8c2b634b504913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide59.xml" Id="R1bf41130a7404e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide60.xml" Id="Rbfcd8140f6694c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide61.xml" Id="R0bf0a6c0d63a4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide62.xml" Id="Rd8d947fe27644653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide63.xml" Id="Rbc9a1b67f17f47ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide64.xml" Id="Rab6c99b1cf524fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide65.xml" Id="Rf86859e06f0a4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide66.xml" Id="R883cda428dcd490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide67.xml" Id="R0b3e4d0a9b6e4d83" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4b5fae8ef149483a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -487,249 +487,249 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R704af32964a949ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13b05935ea7f49d2" /></Relationships>
-[...197 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf9a5721fce1e47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b94e2d628ef4e41" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf839ec37362f4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5de0902be7064a7b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbf029431cf9a4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a3e0ad0736f486a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9be96469759043fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a6e2a4f4d7b4353" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R713fa470e39b47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R434e1f2f78604307" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra6c0c1939a5840fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa60fdff285b4a8d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R379c18e88b72459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R561eafa8840f4b36" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0496a0a0994545b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a72a6a9b76b4cfc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd16c9fb3302e4549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R337b47582c9a404a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd186911f39764bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5876248942aa4f50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rdd481791515b47f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d5f3d3a5e7f493d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0313d00cc9f448dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb924e58a9f9341b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra6ceddb96ab04153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5082db0c0324feb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R01e8d3c9a4d44014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf145a9d2a02a45c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4607f6688aa44897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7bd1eea3131d4c28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rddaa8289460947e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R727bfaa7af2e42f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R65a28f7b9a134535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd6c783bf30a46ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7fbff8e402a94746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdee02811ad7e4564" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rc9cdc8ac50e14ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3622186370d949c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R85cc9249127046cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28e7ffbb065c481e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra849e0291af94d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8cbc015cc1324316" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rfec06a1686fb4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R551fdf7eb1dd46fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R181e49eafd7c4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1008fc4359d7429d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R21807f6f751148fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2248cfc6b35a4831" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc4b9eead63e4494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6be0a0bc19224da7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Ra4b3041dc0284327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf08dff8331934bdb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R79e7bc6b6f4745dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4e6c55e5db04439" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R1af653c4c690416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a211c29d2fc4748" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R0fd7f86593dc4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re34d1cd1432d45dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R08fa55f3b8cc45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90d76fc0435c4d02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R65f4d37c8fd84db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6aa0daf05824f7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rb8354d0319064ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf0e51fb0ef2470a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R075a8150358e43aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree54fb1a40a04136" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R5a66724749564097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8ed5ff40bc24700" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8d13f5be47914c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32a44c9a16564cb7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R77e851cfd6d44a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R379bb385d115498c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R22e1563d4593417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R829ca9530d5049e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Ra6c09c9649834391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ad0c28445104335" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R6658a0486240421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2862f4f2e2a64176" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R53de1b14ad064bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1a0f517cc0e4ce8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Ra11502c875a74b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b4576fb48224516" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rc7d0e9f8b19446df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70459d231ac240c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R29c8dd6bd7f94f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32f64467517941fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Ra9c26f64e9904686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbe67b208d9d45e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="Rc915122041c54919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2fb973fc14474d9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfd554e08903c4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54a313503b644aa4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R7efa1d308cba4ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raec04d0dc22f412c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R17329eb2dd56452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R257defbf09ef46cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R64506b5d5ef64d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb103b0bef31422f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R363905ee1b0442c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d523b433f0a4914" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R91051bd99db9493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R807e344aa99f412f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R9d9af4cf44f441ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f3dddc62e514fbc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide56.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="R6a10b5e1c4c8443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac4c3e29b3b54d74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide57.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="Rebe1f96cfbf948b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7020047dc1a74fdb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide58.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide58.xml" Id="Rffde023e445546fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f9c08d4646a4c06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide59.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide59.xml" Id="Ra31a634cc0054af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59fe3cf7649d4cb7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R57b9bf260a2b4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca62c1c5b80f4e96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide60.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide60.xml" Id="Rb59f8a1587e84909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f6f1ca840d2486a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide61.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide61.xml" Id="R8664fe46c8264732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf89b5cd8cb9648b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide62.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide62.xml" Id="R35efc0425bcc4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33e791d13c0a43b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide63.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide63.xml" Id="Ra2755e827fd84eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69d781bd61c4467e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide64.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide64.xml" Id="R80da67636a784c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9846c8f2489d411b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide65.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide65.xml" Id="R58484b042d464fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7aea8b789565428f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide66.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide66.xml" Id="R6a23dfbbc0b941f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11224983bd8941ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide67.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide67.xml" Id="R7cbffc22fef04938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd2699327a614448" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf0b996b1d8a24940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2801431884994b74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0948a4a0826342a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc33617d2cf7d42bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbeadc76aec6741d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5d26a26c9b4421c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -7053,100 +7053,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd56d8add721443f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re7538eae653c4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb878115cce1a4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd2204081779f466c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R009929c85e604441" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0e85eaa83ff94f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd4514f42779a4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9dfe7bbd9c4e4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra23054e1012c4fe1" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rca2d39268d1242d7" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re7538eae653c4d08"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd4514f42779a4aee"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb878115cce1a4b56"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9dfe7bbd9c4e4edc"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -8172,116 +8172,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd2204081779f466c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra23054e1012c4fe1"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6b2b2d63e3204306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra45a77752b6e4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85651f05bfca443f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4a6a7a84400c4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R39eb722ab8e64d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd752feb49f7646a2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra45a77752b6e4607"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R85651f05bfca443f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R39eb722ab8e64d3f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd752feb49f7646a2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -8345,249 +8345,249 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c1a9df9e2b1444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R11bf2eac7bab4c27" /></Relationships>
-[...197 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f84c12c2b3d4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8c707f9b1b0b4e30" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a75180f0f254a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R37bff510d42949a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5e409998e994595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R1f1f16ad7874497b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5a335a136884f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1a92ab0133c149cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5aac8657e4a44649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R5f7b9a4b41b64b18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a1ae789760a433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R24e9d72f18884147" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R286b203ce7ad4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5bebc59dc2334bce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2bd76a2363924751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rdb7df4ca37744677" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9def0df971894dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R5b110acf5e7c4ab4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87fa5321871249fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R34f90a9854434ee0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9025e9f56d004ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Ra0e1407aabc9415b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36cb45c8be5443d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R0cf457a5f7874694" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb29055daf83d4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R19428297266b4690" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re66f78ad19184088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Ra52e6f3679d24629" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf5fb1ca3ccc42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R6d75df65414f494d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3ad131aa8254ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R5084224baf7c4cc8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R738d3187331e4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R6c1ce887d4b341e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ed6931700e24e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rd1c517808819402f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re502427e371c498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rfbf975cbcc8c4a36" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5435c9d76aa7490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R21d3d681317f4ced" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09fefc2b76cf4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R64b8f3a2fdd1406c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd43d3186f1b04231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R1a35c69865f640fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa0ce327f0684db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rdfb3302718e24c59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf92993ed684a4591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R72e95654af0e4bc5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b39f337684c48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R76946c160c134f05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7b590331fbf4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R3cd84001f85649de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ca9d8b54f644929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rbe9780a8987e428f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca8b30500a7e4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rdf0051c84f694015" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ae6bb8a8afc497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R6571f32410b84164" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c92563140fa4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Rb1edf1ec29e847b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc05b82381bf49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rab7bcb9329c34288" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd57be0a64562409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R8988d0ff1e4c416c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R961ee78fef314b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R4ebdca4bd71b47da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae820466ac8a4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R7d3625768ea444cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00e7aece68c14681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra1a193fa642a462d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47f905f612cc4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R3c054a1774e744d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2550f9e52a114b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="Ra4e4996c33d34fd4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R789f75cc21794cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R8f0576bb5ae34f8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ae7d00e14344861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R26e7ebc6ff894f60" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7e0245bf76d460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="R2f0ce996e64f483a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5af1168720974b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="R29c50abf11b4472a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0f2148f72af4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="Rc96513afb3864288" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R101ada1f30704c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="R64a43d8eb5a94760" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93a96e4808c14681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="R053b251b6e9e46d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5e9ab94f6d1411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide49.xml" Id="R6830df362e704a54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49fca224a8c14388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rfe50c8d6409d4fa3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd837e79f5c97471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide50.xml" Id="R0a441e89d4ff4f0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R080173b1cbb74e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide51.xml" Id="R81eb9970f7f74989" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f5699109f184979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide52.xml" Id="Recf353906735463c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R024191f1c1194882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide53.xml" Id="R0f9a7f40b1b84113" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1701e1371d394062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide54.xml" Id="R2ebfa196e7b54444" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R160a3caab27149ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide55.xml" Id="Rc67eb75c061a4ed5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6447cbbe2bf94679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide56.xml" Id="Rd3829834ae034990" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70887f2004904712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide57.xml" Id="R93ff9f562cd34c7b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9554026f9ed431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide58.xml" Id="R22cf0b9e8fb747a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ede10c193364f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide59.xml" Id="R033d04a66f8d4771" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ac74f0aaa024aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R149398a252ef4996" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2ec0dcf37234446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide60.xml" Id="Ra315ea6a9d70443c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03386ce2f92848ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide61.xml" Id="R7224e40ec4514439" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re47f8663fcc14539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide62.xml" Id="Reb3e95aa63ea445b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c65d9ce2c54425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide63.xml" Id="R9ff5cfde163f4b81" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb28b08ec98d6430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide64.xml" Id="Rc9d9efdcbea64ac2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3878ea40cf24548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide65.xml" Id="R9e18c2307137401d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde1b481ba3d24448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide66.xml" Id="Rc6e19e3f28074098" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7586a290a3dc4265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide67.xml" Id="Rc33615b6d80e4895" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26eedca0d8124d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R91e9072c136b4d4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d88638523064f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R4cb3f918d5a947a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2752fb4283c4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7aedbfec78ec43c8" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -8605,65 +8605,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lamentations 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8681,183 +8685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:9  |  Lamentations 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用鑿過的石頭擋住我的道； 他使我的路彎曲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath inclosed my ways with hewn stone, he hath made my paths crooked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8873,183 +8839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:10  |  Lamentations 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他向我如熊埋伏， 如獅子在隱密處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He was unto me as a bear lying in wait, and as a lion in secret places.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9065,183 +8993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:11  |  Lamentations 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使我轉離正路， 將我撕碎，使我淒涼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath turned aside my ways, and pulled me in pieces: he hath made me desolate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9257,183 +9147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:12  |  Lamentations 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他張弓將我當作箭靶子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath bent his bow, and set me as a mark for the arrow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9449,183 +9301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:13  |  Lamentations 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他把箭袋中的箭射入我的肺腑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath caused the arrows of his quiver to enter into my reins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9641,183 +9455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:14  |  Lamentations 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我成了眾民的笑話； 他們終日以我為歌曲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I was a derision to all my people; and their song all the day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9833,183 +9609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:15  |  Lamentations 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用苦楚充滿我，使我飽用茵蔯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath filled me with bitterness, he hath made me drunken with wormwood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10025,183 +9763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:16  |  Lamentations 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又用沙石磣斷我的牙， 用灰塵將我蒙蔽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath also broken my teeth with gravel stones, he hath covered me with ashes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10217,183 +9917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:17  |  Lamentations 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使我遠離平安， 我忘記好處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou hast removed my soul far off from peace: I forgat prosperity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10409,183 +10071,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:18  |  Lamentations 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就說：我的力量衰敗； 我在耶和華那裏毫無指望！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I said, My strength and my hope is perished from the LORD:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10601,183 +10225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:1  |  Lamentations 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是因耶和華忿怒的杖， 遭遇困苦的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am the man that hath seen affliction by the rod of his wrath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10793,183 +10379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:19  |  Lamentations 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[耶和華啊]，求你記念我 如茵蔯和苦膽的困苦窘迫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remembering mine affliction and my misery, the wormwood and the gall.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10985,183 +10533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:20  |  Lamentations 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心想念這些， 就在裏面憂悶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My soul hath them still in remembrance, and is humbled in me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11177,183 +10687,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:21  |  Lamentations 3:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我想起這事， 心裏就有指望。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This I recall to my mind, therefore have I hope.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11369,183 +10841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:22  |  Lamentations 3:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們不致消滅， 是出於耶和華諸般的慈愛； 是因他的憐憫不致斷絕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is of the LORD’s mercies that we are not consumed, because his compassions fail not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11561,183 +10995,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:23  |  Lamentations 3:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>每早晨，這都是新的； 你的誠實極其廣大！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are new every morning: great is thy faithfulness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11753,183 +11149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:24  |  Lamentations 3:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心裏說：耶和華是我的分， 因此，我要仰望他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is my portion, saith my soul; therefore will I hope in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11945,183 +11303,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:25  |  Lamentations 3:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡等候耶和華，心裏尋求他的， 耶和華必施恩給他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is good unto them that wait for him, to the soul that seeketh him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12137,183 +11457,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:26  |  Lamentations 3:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人仰望耶和華， 靜默等候他的救恩， 這原是好的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is good that a man should both hope and quietly wait for the salvation of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12329,183 +11611,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:27  |  Lamentations 3:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人在幼年負軛， 這原是好的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is good for a man that he bear the yoke in his youth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12521,183 +11765,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:28  |  Lamentations 3:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他當獨坐無言， 因為這是耶和華加在他身上的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He sitteth alone and keepeth silence, because he hath borne it upon him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12713,183 +11919,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:2  |  Lamentations 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他引導我，使我行在黑暗中， 不行在光明裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath led me, and brought me into darkness, but not into light.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12905,183 +12073,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:29  |  Lamentations 3:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他當口貼塵埃， 或者有指望。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He putteth his mouth in the dust; if so be there may be hope.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13097,183 +12227,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:30  |  Lamentations 3:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他當由人打他的腮頰， 要滿受凌辱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He giveth his cheek to him that smiteth him: he is filled full with reproach.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13289,183 +12381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:31  |  Lamentations 3:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為主必不永遠丟棄人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the Lord will not cast off for ever:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13481,183 +12535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:32  |  Lamentations 3:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主雖使人憂愁， 還要照他諸般的慈愛發憐憫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But though he cause grief, yet will he have compassion according to the multitude of his mercies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13673,183 +12689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:33  |  Lamentations 3:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因他並不甘心使人受苦， 使人憂愁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he doth not afflict willingly nor grieve the children of men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13865,183 +12843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:34  |  Lamentations 3:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人將世上被囚的踹在腳下，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To crush under his feet all the prisoners of the earth,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14057,183 +12997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:35  |  Lamentations 3:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>或在至高者面前屈枉人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To turn aside the right of a man before the face of the most High,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14249,183 +13151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:36  |  Lamentations 3:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>或在人的訟事上顛倒是非， 這都是主看不上的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To subvert a man in his cause, the Lord approveth not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14441,183 +13305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:37  |  Lamentations 3:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>除非主命定， 誰能說成就成呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who is he that saith, and it cometh to pass, when the Lord commandeth it not?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14633,183 +13459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:38  |  Lamentations 3:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>禍福不都出於至高者的口嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Out of the mouth of the most High proceedeth not evil and good?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14825,183 +13613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:3  |  Lamentations 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他真是終日再三反手攻擊我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely against me is he turned; he turneth his hand against me all the day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15017,183 +13767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:39  |  Lamentations 3:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>活人因自己的罪受罰， 為何發怨言呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore doth a living man complain, a man for the punishment of his sins?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15209,183 +13921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:40  |  Lamentations 3:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們當深深考察自己的行為， 再歸向耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let us search and try our ways, and turn again to the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15401,183 +14075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:41  |  Lamentations 3:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們當誠心向天上的神舉手禱告。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let us lift up our heart with our hands unto God in the heavens.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15593,183 +14229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:42  |  Lamentations 3:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們犯罪背逆， 你並不赦免。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We have transgressed and have rebelled: thou hast not pardoned.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15785,183 +14383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:43  |  Lamentations 3:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你自被怒氣遮蔽，追趕我們； 你施行殺戮，並不顧惜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast covered with anger, and persecuted us: thou hast slain, thou hast not pitied.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15977,183 +14537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:44  |  Lamentations 3:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你以黑雲遮蔽自己， 以致禱告不得透入。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast covered thyself with a cloud, that our prayer should not pass through.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16169,183 +14691,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:45  |  Lamentations 3:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使我們在萬民中成為污穢和渣滓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast made us as the offscouring and refuse in the midst of the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16361,183 +14845,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:46  |  Lamentations 3:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的仇敵都向我們大大張口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All our enemies have opened their mouths against us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16553,183 +14999,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:47  |  Lamentations 3:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恐懼和陷坑，殘害和毀滅， 都臨近我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fear and a snare is come upon us, desolation and destruction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16745,183 +15153,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:48  |  Lamentations 3:48 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我眾民遭的毀滅， 我就眼淚下流如河。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mine eye runneth down with rivers of water for the destruction of the daughter of my people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16937,183 +15307,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:4  |  Lamentations 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使我的皮肉枯乾； 他折斷我的骨頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My flesh and my skin hath he made old; he hath broken my bones.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17129,183 +15461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:49  |  Lamentations 3:49 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的眼多多流淚， 總不止息，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mine eye trickleth down, and ceaseth not, without any intermission,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17321,183 +15615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:50  |  Lamentations 3:50 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>直等耶和華垂顧， 從天觀看。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Till the LORD look down, and behold from heaven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17513,183 +15769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:51  |  Lamentations 3:51 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我本城的眾民， 我的眼，使我的心傷痛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mine eye affecteth mine heart because of all the daughters of my city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17705,183 +15923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:52  |  Lamentations 3:52 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無故與我為仇的追逼我， 像追雀鳥一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mine enemies chased me sore, like a bird, without cause.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17897,183 +16077,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:53  |  Lamentations 3:53 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們使我的命在牢獄中斷絕， 並將一塊石頭拋在我身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have cut off my life in the dungeon, and cast a stone upon me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18089,183 +16231,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:54  |  Lamentations 3:54 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾水流過我頭， 我說：我[命]斷絕了！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Waters flowed over mine head; then I said, I am cut off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18281,183 +16385,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:55  |  Lamentations 3:55 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊， 我從深牢中求告你的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I called upon thy name, O LORD, out of the low dungeon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18473,183 +16539,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:56  |  Lamentations 3:56 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你曾聽見我的聲音； 我求你解救， 你不要掩耳不聽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast heard my voice: hide not thine ear at my breathing, at my cry.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18665,183 +16693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:57  |  Lamentations 3:57 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我求告你的日子，你臨近我， 說：不要懼怕！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou drewest near in the day that I called upon thee: thou saidst, Fear not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18857,183 +16847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:58  |  Lamentations 3:58 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，你伸明了我的冤； 你救贖了我的命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O Lord, thou hast pleaded the causes of my soul; thou hast redeemed my life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -19049,183 +17001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:5  |  Lamentations 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他築壘攻擊我， 用苦楚和艱難圍困我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath builded against me, and compassed me with gall and travail.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -19241,183 +17155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:59  |  Lamentations 3:59 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你見了我受的委屈； 求你為我伸冤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD, thou hast seen my wrong: judge thou my cause.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -19433,183 +17309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:60  |  Lamentations 3:60 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們仇恨我，謀害我， 你都看見了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast seen all their vengeance and all their imaginations against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -19625,183 +17463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:61  |  Lamentations 3:61 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你聽見他們辱罵我的話， 知道他們向我所設的計，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast heard their reproach, O LORD, and all their imaginations against me;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -19817,183 +17617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:62  |  Lamentations 3:62 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並那些起來攻擊我的人口中所說的話， 以及終日向我所設的計謀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The lips of those that rose up against me, and their device against me all the day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -20009,183 +17771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:63  |  Lamentations 3:63 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你觀看， 他們坐下，起來，都以我為歌曲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold their sitting down, and their rising up; I am their musick.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -20201,183 +17925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:64  |  Lamentations 3:64 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你要按着他們手所做的 向他們施行報應。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Render unto them a recompence, O LORD, according to the work of their hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -20393,183 +18079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:65  |  Lamentations 3:65 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要使他們心裏剛硬， 使你的咒詛臨到他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Give them sorrow of heart, thy curse unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -20585,183 +18233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:66  |  Lamentations 3:66 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要發怒追趕他們， 從耶和華的天下除滅他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Persecute and destroy them in anger from under the heavens of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -20777,183 +18387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:6  |  Lamentations 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使我住在幽暗之處， 像死了許久的人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath set me in dark places, as they that be dead of old.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -20969,183 +18541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:7  |  Lamentations 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用籬笆圍住我，使我不能出去； 他使我的銅鍊沉重。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath hedged me about, that I cannot get out: he hath made my chain heavy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -21161,183 +18695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 3:8  |  Lamentations 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我哀號求救； 他使我的禱告不得上達。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also when I cry and shout, he shutteth out my prayer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>