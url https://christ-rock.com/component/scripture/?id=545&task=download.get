--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rddc950664d5f4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcfb33f9742eb4369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re5917c1af3624497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R790272ee73524def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R61981a5adeb74a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R27fa1dbe3dc345b5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rfc6d93c6a6e44e25"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7ce960889d6f45bf"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rba9abd57dba34781"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf78c0cbe134c4014"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0ff2d5ddba564a0e"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R8a84807f8dfe4752"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8d1d6c03915e4064"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf81901377b344117"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rfb6c631eadac4cc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8f3690f0d0f64ef4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R0fb96f4d15974a4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf256ac293a774242"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R21dd43e3753d4ecb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R677bdceb07214344"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf29b67d595014c61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb050bddaa47c40c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R104514279771478d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R4b8338a51ce44a4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb6999a14b18f4b64"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rf1c34381e9da4b57"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rbbc9ca08f3f24cee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rea78cab0278c42a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rdeff4180ad294bd2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R70a9921881c5433f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Reaaeea16f5ff4641"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R7b254c3f7af14329"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R9715c36d887543fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R11e5fa8af8a94f96"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R7bed335f4a9c4a85"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2e1d94e191cd4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfc6d93c6a6e44e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba9abd57dba34781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Reb88bd0ac45a4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc09d599e02a34a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0ff2d5ddba564a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R32c76cc3d50641f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R88ddf4b2516f45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8341e5f04dc04c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra2925746a9b24820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ree089f20a88c4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf94002dd117344a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3687fdd71b68481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R87d638e8d58d4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R372b00e80f1a4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdaf0cf0542034538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R47a63072441d4db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R248c85aef691440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7f3f8d42ea804ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R19eaed9d405d4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8de43215f7a94855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R811976aeb3474f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbfbcc65df258460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb4daa17775e14b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf835fdfc284b49a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6f8098666ae34a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5e86fdc0ef244134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R8a84807f8dfe4752" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R12a376e4545141f3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb6340edc3887457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7ce960889d6f45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf78c0cbe134c4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc577e23047194c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R831674af83684349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8d1d6c03915e4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf81901377b344117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfb6c631eadac4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8f3690f0d0f64ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0fb96f4d15974a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf256ac293a774242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R21dd43e3753d4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R677bdceb07214344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf29b67d595014c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb050bddaa47c40c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R104514279771478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4b8338a51ce44a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb6999a14b18f4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf1c34381e9da4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rbbc9ca08f3f24cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rea78cab0278c42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdeff4180ad294bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R70a9921881c5433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Reaaeea16f5ff4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7b254c3f7af14329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9715c36d887543fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R11e5fa8af8a94f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7bed335f4a9c4a85" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc064a239e7d04abf" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd7a6f1885ac7475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78eafa1aca184a6f" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R60279d8ae7bd417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf18b8c8b790241d7" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5a576944ae2a4e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8fffa4a3865e4362" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2157b49fc2374d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6a985423b8647cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Recb7962633f84d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9ddef2d84f94266" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re28b2d8bd6b34087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64e9e93824e946f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R542d95a1c49f44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18807bbef11f408f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0cc71929a127458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4dc45f5a95334061" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb0d5f232e8564a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R984dc0f17f364548" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R718e565faaf143e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c8d4e0e10094151" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcfa6bd6d7cc84102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff15161fc36c42cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7d567ffd9f824d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9268e2bfc704c5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9dd67b7dbd584c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd150f5ee52cc4138" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6b301005fed94502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcda26b17ce5b4726" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc14410d9649b4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R174abf4e50ce48a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc7b70f45a8134741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8c125315c854c4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc079da2ca162430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R511347fb86f34bf3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3a5fb614be2b48aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f6e8a7420b645c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb9784a3c31f74568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf158ed0f3874f7d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf99f5ac856de4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e0af7ec4c1a4021" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfc6482d371404479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c9ece30c5514924" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R21c4b90bd6104531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde8bb6b5daec41f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3973e4c827324b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c97f6f3dee641ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf2f9f9201ace4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb855929ad72b443e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7b33c2bc039d481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6a59343c20c4ed5" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R51d647c1249a46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R64529a017d3d4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R63cb5ee591784dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6989296b57ad47b6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdab558c1817449f8" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0429e79253e8412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfedd10cce8e14eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R42d7f3ab7f784fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4f7fab531b474f99" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd36650c4fdba4669" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R64529a017d3d4ca2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfedd10cce8e14eee"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R63cb5ee591784dc8"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R42d7f3ab7f784fd4"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6989296b57ad47b6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4f7fab531b474f99"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf9c6d45a47d74217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra48046c83e514afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re76f4729363a4711" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9fdc2374b3704a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5e07992f007a4904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f4f8c1e5fb149cb" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra48046c83e514afd"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re76f4729363a4711"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5e07992f007a4904"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0f4f8c1e5fb149cb"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ee72d2de15e4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R55683556b964479a" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5d75ed4d314435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R08cca9d4d8b24c70" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f6f77b1d9ca40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcb30359b3d7345bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd503f3e02689474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc83a215151254517" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcfe7aa0d42b741d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R77bd270ffbb0497c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e57b923fa8d4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9c4ee50d1c1f473c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3294f13f1d04ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R3643c6c30ade4e62" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8e2b401e74e4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R594728da9b394a05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7e4f21172ab4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Red58ba261bf1485c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfde0fc601c364f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R045e0d5cd104445d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb1e7dd6a9f64675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rd2d84e6ad53f4ff7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b1e11140e9b4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R4b70fcd7d952489e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2884cb0adbe4450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rd2a238ffb83f4273" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc012d3b609b441dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd579a15b7232488d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R404184d969524227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R97b73ed31d834662" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2a73d61386f4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R968ac627d8ed41c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e5e43f23acd4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rfaa4f77bb4424104" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra17e8c5f132f4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R2030540bf2844c51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5f5c25c73744fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R3da25d67374a444b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcc8814c3ade485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf8c6908294e5478e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R760d020476d54ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R854ce4aceb0f4be4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36fcf6dc343b4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rfe3eaed36bf64b98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64235791c4b04acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R5e85dd6eaed846c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a31f33ae07141d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R27adbd30f00e4015" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0dcd554d19fc4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R96fee58209fa4fbe" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lamentations 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:9  |  Lamentations 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>餓死的不如被刀殺的， 因為這是缺了田間的土產， 就身體衰弱，漸漸消滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that be slain with the sword are better than they that be slain with hunger: for these pine away, stricken through for want of the fruits of the field.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:10  |  Lamentations 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>慈心的婦人，當我眾民被毀滅的時候， 親手煮自己的兒女作為食物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The hands of the pitiful women have sodden their own children: they were their meat in the destruction of the daughter of my people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:11  |  Lamentations 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華發怒成就他所定的， 倒出他的烈怒； 在錫安使火着起， 燒毀錫安的根基。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD hath accomplished his fury; he hath poured out his fierce anger, and hath kindled a fire in Zion, and it hath devoured the foundations thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:12  |  Lamentations 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地上的君王和世上的居民都不信 敵人和仇敵能進耶路撒冷的城門。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The kings of the earth, and all the inhabitants of the world, would not have believed that the adversary and the enemy should have entered into the gates of Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:13  |  Lamentations 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這都因她先知的罪惡和祭司的罪孽； 他們在城中流了義人的血。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the sins of her prophets, and the iniquities of her priests, that have shed the blood of the just in the midst of her,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:14  |  Lamentations 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在街上如瞎子亂走， 又被血玷污， 以致人不能摸他們的衣服。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have wandered as blind men in the streets, they have polluted themselves with blood, so that men could not touch their garments.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:15  |  Lamentations 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人向他們喊着說： 不潔淨的，躲開，躲開！ 不要挨近我！ 他們逃走飄流的時候， 列國中有人說： 他們不可仍[在這裏]寄居。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They cried unto them, Depart ye; it is unclean; depart, depart, touch not: when they fled away and wandered, they said among the heathen, They shall no more sojourn there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:16  |  Lamentations 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華發怒，將他們分散， 不再眷顧他們； 人不重看祭司，也不厚待長老。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The anger of the LORD hath divided them; he will no more regard them: they respected not the persons of the priests, they favoured not the elders.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:17  |  Lamentations 4:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們[仰望]人來幫助， 以致眼目失明，還是枉然； 我們所盼望的，竟盼望一個不能救人的國！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As for us, our eyes as yet failed for our vain help: in our watching we have watched for a nation that could not save us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:18  |  Lamentations 4:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>仇敵追趕我們的腳步像打獵的， 以致我們不敢在自己的街上行走。 我們的結局臨近； 我們的日子滿足； 我們的結局來到了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They hunt our steps, that we cannot go in our streets: our end is near, our days are fulfilled; for our end is come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:1  |  Lamentations 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>黃金何其失光！ 純金何其變色！ 聖所的石頭倒在各市口上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How is the gold become dim! how is the most fine gold changed! the stones of the sanctuary are poured out in the top of every street.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:19  |  Lamentations 4:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>追趕我們的比空中的鷹更快； 他們在山上追逼我們， 在曠野埋伏，等候我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our persecutors are swifter than the eagles of the heaven: they pursued us upon the mountains, they laid wait for us in the wilderness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:20  |  Lamentations 4:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的受膏者好比我們鼻中的氣， 在他們的坑中被捉住； 我們曾論到他說： 我們必在他蔭下， 在列國中存活。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The breath of our nostrils, the anointed of the LORD, was taken in their pits, of whom we said, Under his shadow we shall live among the heathen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:21  |  Lamentations 4:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>住烏斯地的以東民哪，只管歡喜快樂； [苦]杯也必傳到你那裏； 你必喝醉，以致露體。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rejoice and be glad, O daughter of Edom, that dwellest in the land of Uz; the cup also shall pass through unto thee: thou shalt be drunken, and shalt make thyself naked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,179 +6265,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:22  |  Lamentations 4:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>錫安的民哪，你罪孽的刑罰受足了， 耶和華必不使你再被擄去。 以東的民哪，他必追討你的罪孽， 顯露你的罪惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The punishment of thine iniquity is accomplished, O daughter of Zion; he will no more carry thee away into captivity: he will visit thine iniquity, O daughter of Edom; he will discover thy sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:2  |  Lamentations 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>錫安寶貴的眾子好比精金， 現在何竟算為窯匠手所做的瓦瓶？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The precious sons of Zion, comparable to fine gold, how are they esteemed as earthen pitchers, the work of the hands of the potter!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:3  |  Lamentations 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>野狗尚且把奶乳哺其子， 我民的婦人倒成為殘忍， 好像曠野的鴕鳥一般。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even the sea monsters draw out the breast, they give suck to their young ones: the daughter of my people is become cruel, like the ostriches in the wilderness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:4  |  Lamentations 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>吃奶孩子的舌頭因乾渴貼住上膛； 孩童求餅，無人擘給他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The tongue of the sucking child cleaveth to the roof of his mouth for thirst: the young children ask bread, and no man breaketh it unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:5  |  Lamentations 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>素來吃美好食物的， 現今在街上變為孤寒； 素來臥朱紅褥子的， 現今躺臥糞堆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that did feed delicately are desolate in the streets: they that were brought up in scarlet embrace dunghills.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,179 +7035,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:6  |  Lamentations 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都因我眾民的罪孽比所多瑪的罪還大； 所多瑪雖然無人加手於她， 還是轉眼之間被傾覆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the punishment of the iniquity of the daughter of my people is greater than the punishment of the sin of Sodom, that was overthrown as in a moment, and no hands stayed on her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:7  |  Lamentations 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>錫安的貴冑素來比雪純淨， 比奶更白； 他們的身體比紅寶玉更紅， 像光潤的藍寶石一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Her Nazarites were purer than snow, they were whiter than milk, they were more ruddy in body than rubies, their polishing was of sapphire:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 4:8  |  Lamentations 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在他們的面貌比煤炭更黑， 以致在街上無人認識； 他們的皮膚緊貼骨頭， 枯乾如同槁木。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their visage is blacker than a coal; they are not known in the streets: their skin cleaveth to their bones; it is withered, it is become like a stick.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>