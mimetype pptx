--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rca44b835cb2c438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6ae9f5c41c4941b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf652ed6533974e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9d00d399ff2e4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R81ad9b137a7a4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5f7da212349a4130" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra07115b416014b10"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd618e70855714982"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9fcc2f887cda40e5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0ced54bea6984cfa"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2d0bea0553a24530"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rbdb9d63b3af9411f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc2195a2701724987"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0dc1f34c36904a95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R840dbb31c69648c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2200b4d08b084ed7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rdb84d24dc57d4381"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb520accab2bc4f66"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rae66c0a2faea4d7a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rbd313c08a14446a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R1765c8c7d54f4358"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rdbbf83d09ddd4c48"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R25bb16c607f044ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R1756e8071117443a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R2196c64532a942a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R7ff999ab08424baf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R0fab16e7b44a4f3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R26d4efab926e4ae6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R9251421a3b5643d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rea99667008a4487b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R041aea4f863448d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R54ab11b9d7a54dab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R4969a2ee9d924ddf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rf21b34a8422e4c49"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R55512e8c40d14eb2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb1d21a3d70064ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra07115b416014b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9fcc2f887cda40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3efa4cadbbdc48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1b7203b607b045a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2d0bea0553a24530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc4ca93155a534349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2ee28c4813e84eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdd73143559064a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbfb1472f359d4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb1ed6410669646bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3a5e74cd3d95485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd293c540b8434a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rda320800b7934032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rff18aafd8ea2426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re850947337134fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0c87f6dcae874e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rea0a36ed9630426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3f784cd9e43a42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfd4738c9db494415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9ab39d4d66ee4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re6ac225ce4764464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6d225ea3ce81421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R60dfb97f172b4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rbe868d8ec6774749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R43ebfd7eb4b54532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rff6db61c2bab447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rbdb9d63b3af9411f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ree181475f54348d8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5461f1038abd42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd618e70855714982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ced54bea6984cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R327dc49d32114203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re1ba3820bbdc4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc2195a2701724987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0dc1f34c36904a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R840dbb31c69648c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2200b4d08b084ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdb84d24dc57d4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb520accab2bc4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rae66c0a2faea4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbd313c08a14446a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1765c8c7d54f4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdbbf83d09ddd4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R25bb16c607f044ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1756e8071117443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2196c64532a942a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7ff999ab08424baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0fab16e7b44a4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R26d4efab926e4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9251421a3b5643d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rea99667008a4487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R041aea4f863448d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R54ab11b9d7a54dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4969a2ee9d924ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf21b34a8422e4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R55512e8c40d14eb2" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1eb5f6d3aa2a4f5b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc5774d5f4f2d45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3df22f11b5bc4170" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2ea07593e6264891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7bd56465be2a43a0" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R12cf415a7d3b4f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20f5021afb044719" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R09e74f91af2a40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b7ce21df4b7415f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfb923083dd0e466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7a5bf4907184a3b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8ee82dc5e0de455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84a21bd7ef9842f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7fc1e1affdda4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R30556b28cbce4bf9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1fc2672078fb493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R970093f51e944c8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rbc1471b9e2ae43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree3767f51bd14bc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf8c04f66e8cd4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb6d4fe78ba14b3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4aba3231c6414fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc438c461c4214fc1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R65fe7dd0694842f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9fb8c4d169c4c55" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R25c094dd8506435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b4c190ad57749b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfaf1e86c189841dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6fa334600ee40e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf984ec3fc1114bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re96deacb93c74652" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf6b0ce90afc849c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a874820ca1049d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0214a031e5d14ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb04944b1c30b4757" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5c8feac6f52d4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9310f61a3ea491e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf0d5aef7696f47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d2b65db670d48e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R42aa46f4fe274166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R167ac5042fc54257" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf3527f01db734847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3df540bb3a934f50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb73879a60b3541af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda649648507c4faf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8bea9ae43e874458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8275ea7b271d45e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rcdd29126b84b4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65539ef07a9e497e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6766d1e6c6a84590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re41b623848c04f81" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9145cac57cb44d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R693476da3c4a4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbb6c54fe985d4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R16bb13aeeffe4072" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R474b28608e2c471d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re48c23689b774487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0bae9a01ac274468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rff105a8b59f94b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7d5098598c384778" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R510281c710d048dc" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R693476da3c4a4280"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0bae9a01ac274468"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbb6c54fe985d4417"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rff105a8b59f94b5a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R16bb13aeeffe4072"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7d5098598c384778"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5b1676cc31144ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb7ce1a8725504acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e6018f6b3ba4853" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2483fa11f877401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7775dfdb483e4c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R140af6ce7b4946d0" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb7ce1a8725504acd"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4e6018f6b3ba4853"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7775dfdb483e4c2f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R140af6ce7b4946d0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2fbcbaa23bd4645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rde7751ad4a2c4e6a" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ca6969a810f47e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra3198964585a4399" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2581c014855b4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf67fbf6eda14458a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R746bf6338b7a4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5cafe0a1740f4c7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31e11b9b0e394b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R92fa086850d04f67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4aa69bc9595b4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Raeeda1d221d145f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6167014f763414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re4252b8adb2d4b78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42991d3add83427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rce60325ff32a4dd7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b458e87558b4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rcdeb0e2a70da4703" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11dded8fcc5e43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R0a2c2822c8834863" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23a346ef692245e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Re6c231e3c34647f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R716d026fe4fc4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Re8d85c30d09b410b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f87cb192d964cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R20bbbbb772a14a97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5da8cae65a6d4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R851fd57310d24ecf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R068dd351e976417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R5bd1b28701624771" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2bc4f0aa42684165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rde5475a45b6345ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R175c78f9e121439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Re0b5c265bc874d2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R731fe03d1e0048be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Re4791d6e9a7c4a31" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1674b8a76df94250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R67aefea7626d404a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09808a65188e4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R998c61d207fe48cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R976bdf0fcfdf4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Reb4822570ef14e7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra98fc863ba2246ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd18f11cb59c64237" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87d3b816cc2f4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R55f1722052f6498c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7abd2a6aade44f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R5412359ae0b2425b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9613dc8b01cd4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5f202cf0bce94b32" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lamentations 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:9  |  Lamentations 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為曠野的刀劍， 我們冒着險才得糧食。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We gat our bread with the peril of our lives because of the sword of the wilderness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:10  |  Lamentations 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因飢餓燥熱， 我們的皮膚就黑如爐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our skin was black like an oven because of the terrible famine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:11  |  Lamentations 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>敵人在錫安玷污婦人， 在猶大的城邑玷污處女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They ravished the women in Zion, and the maids in the cities of Judah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:12  |  Lamentations 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們吊起首領的手， 也不尊敬老人的面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Princes are hanged up by their hand: the faces of elders were not honoured.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:13  |  Lamentations 5:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>少年人扛磨石， 孩童背木柴，都絆跌了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They took the young men to grind, and the children fell under the wood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:14  |  Lamentations 5:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>老年人在城門口斷絕； 少年人不再作樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The elders have ceased from the gate, the young men from their musick.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:15  |  Lamentations 5:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們心中的快樂止息， 跳舞變為悲哀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The joy of our heart is ceased; our dance is turned into mourning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:16  |  Lamentations 5:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>冠冕從我們的頭上落下； 我們犯罪了，我們有禍了！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The crown is fallen from our head: woe unto us, that we have sinned!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:17  |  Lamentations 5:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些事我們心裏發昏， 我們的眼睛昏花。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this our heart is faint; for these things our eyes are dim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:18  |  Lamentations 5:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>錫安山荒涼， 野狗行在其上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because of the mountain of Zion, which is desolate, the foxes walk upon it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:1  |  Lamentations 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你記念我們所遭遇的事， 觀看我們所受的凌辱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember, O LORD, what is come upon us: consider, and behold our reproach.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:19  |  Lamentations 5:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你存到永遠； 你的寶座存到萬代。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou, O LORD, remainest for ever; thy throne from generation to generation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:20  |  Lamentations 5:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你為何永遠忘記我們？ 為何許久離棄我們？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore dost thou forget us for ever, and forsake us so long time?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:21  |  Lamentations 5:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你使我們向你回轉， 我們便得回轉。 求你復新我們的日子，像古時一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Turn thou us unto thee, O LORD, and we shall be turned; renew our days as of old.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:22  |  Lamentations 5:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你竟全然棄絕我們， 向我們大發烈怒？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou hast utterly rejected us; thou art very wroth against us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:2  |  Lamentations 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的產業歸與外邦人； 我們的房屋歸與外路人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our inheritance is turned to strangers, our houses to aliens.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:3  |  Lamentations 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們是無父的孤兒； 我們的母親好像寡婦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We are orphans and fatherless, our mothers are as widows.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:4  |  Lamentations 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們出錢才得水喝； 我們的柴是人賣給我們的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We have drunken our water for money; our wood is sold unto us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:5  |  Lamentations 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>追趕我們的，到了我們的頸項上； 我們疲乏不得歇息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our necks are under persecution: we labour, and have no rest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:6  |  Lamentations 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們投降埃及人和亞述人， 為要得糧吃飽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We have given the hand to the Egyptians, and to the Assyrians, to be satisfied with bread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:7  |  Lamentations 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們列祖犯罪，而今不在了； 我們擔當他們的罪孽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our fathers have sinned, and are not; and we have borne their iniquities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶利米哀歌 5:8  |  Lamentations 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>奴僕轄制我們， 無人救我們脫離他們的手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Servants have ruled over us: there is none that doth deliver us out of their hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>