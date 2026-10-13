--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbf6b340868804d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6f38342e09384d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf022077623794f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3d5bc019166f4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf73457dcf13b4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R831cb460d8d24ecd" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcc9e1b6df40d45d8"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra49bce5a08714b85"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra6ae4e4f30a84e9f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re353b4204fe7455f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R902038a9a0854460"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rb506a658cb7b49c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd7556cc46b1e43b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R71d5615cf3e5472c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8a7122f5207f4685"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rcdc7d7bcd45f494c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6f5b1b9131334b5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R879767a90bff4bcc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R87a355b0c22c4e7a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R4f2b06367f0d44db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R93ab549881744364"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R41f96b6b74464cb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R1976ad38dfbc4682"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R60c11c2295f1439d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R83706e642bf24daa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R93706af13f1f443b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc4248393c9e845c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R4d9c90c4fd4c49a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rda20d05692264e7a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Reb88f19f7e1e4ff1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R8e0bd77a5792415d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R392b3e7a64e24836"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R1b8e0541d68e4f1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R7b2088675c974609"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R20c9587d4a2b459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcc9e1b6df40d45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6ae4e4f30a84e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbb16625cb0a34675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rabdea4c4cd914072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R902038a9a0854460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R655f91ed309b42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2c5a2e3c682a4515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rccf7d598dede41e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6a089a49b6ef469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R42a0ef5403c54364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8592881080224a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfe49560a64914ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf2231b3bed58495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra0147581bf7542e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rde5ffbade5874842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4777e6823bf34a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R045b1a75f66647f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6c68738d3b0a42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5d25d56b857e498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfe8fec0c9d7b4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9ce6d05f784840bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1c10481af3b3485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0ee92a9fed774f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra4a5ba6e8ffb4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re4a1e30c702641ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb506a658cb7b49c1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf8de5e992a5f4be2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R35e5613e790247c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra49bce5a08714b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re353b4204fe7455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf75557b3e0084126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R988cfe21378943a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd7556cc46b1e43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R71d5615cf3e5472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8a7122f5207f4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcdc7d7bcd45f494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6f5b1b9131334b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R879767a90bff4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R87a355b0c22c4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4f2b06367f0d44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R93ab549881744364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R41f96b6b74464cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1976ad38dfbc4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R60c11c2295f1439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R83706e642bf24daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R93706af13f1f443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc4248393c9e845c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4d9c90c4fd4c49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rda20d05692264e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Reb88f19f7e1e4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8e0bd77a5792415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R392b3e7a64e24836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1b8e0541d68e4f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7b2088675c974609" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2b055abb1c0c463a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re6002709c3ad4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2cab67860ae94a12" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5ada69ecac2d48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87a68c4b1a1b4e9b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R526fbf6f60d7470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a6eaa13f85648d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbb971eacbe274031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radb8210120944863" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R277d286e5a9f49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4d8bce09c8949de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R148fe0342439404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdfd3f3e042fc40a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd39c2808079f437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0bd7e088bcc94e71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Radc5e8636b1341de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recb29d79e954462a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R12383d1818f34b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75fc59fa00a94eb8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9467c41f81164381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4debc5ec7c284eb9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6b33223f1d3f489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raeaef1e28b474dfa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3a188d88607b471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba71a2b06784448c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R01afca4572284b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R045db3f9d5a746ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rad2daddb54fe41f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5d52e8c2568448f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd78c8e962c5c4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4a359d7790e4132" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rbe7b333a03e54df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1e41c2dd8744134" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0156679184d747c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc893c0c501454a60" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R50d64625d1064dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e53cf4c25d64856" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd91736008ce240f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76d345e6c04d4343" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R331b9790423b494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78b51d4115f9431a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6cabdedb073f4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1cb76700088941c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4d8e4988ce7c4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45667c2fd4924e44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5416b04818344318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad370574e7294dbf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb23e387a9b754e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R599f57cecff94f24" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R506e57c8e4fb4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R19ddae0627be47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra055b3d14d9b4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R89b7832e74ab40db" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7273ef30c1e7426b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R77e4f5339a2241db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7430d32a2d7040ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7e37647fb9ed44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8a628c7850de42c4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R77ef4f3a1ca545bd" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R19ddae0627be47f9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7430d32a2d7040ac"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra055b3d14d9b4c0f"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7e37647fb9ed44c4"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R89b7832e74ab40db"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8a628c7850de42c4"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re7b60bba10c64aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R17652573b65a4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5d0a7dd8ae440e7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdf75597d56f748f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc40d49f885f6413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb66a135c9e8e4fea" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R17652573b65a4d89"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd5d0a7dd8ae440e7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc40d49f885f6413f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb66a135c9e8e4fea"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37e5fe22c89b49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R68b04d215fc14eaa" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08c9b2b9956546cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R39cdfc3099674556" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c111a7a7bec4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R51f5bca5b95149d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42ba2be299d2469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R423ab1da61154056" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a50bf501da24ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rc228fec9bcdd405c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31dab3fe3ee44a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R3952fd669d9b4df4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d504ca7d0b7477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ra743cd5fd7374d3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62c8ce6c81964cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rfaabeba876d444f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5752c8c151c14b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R0602334704e74783" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd90db023f5a84933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R2dddc85d5f7f4a4b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89786087bef446fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R81281137e1f84095" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7cca11fd22a4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rb3cd5ead88d04296" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b93a6050844444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rc8cdc7ec75474b15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93ba146fa57c4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R7e290ea0bebe46b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1098ede71e0415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R42e6d3d285fb4d89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbdeb99fc52884d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Ra813725226814f8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c7147f14db04292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rac8fb39cd2f74473" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbe3f81c4ecb4698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd89bd07622e0435a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14a6b689105241c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc2ad9178453d4f34" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb97d8444c61d4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R0c6bd85f3fb248e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra09b8f279c8d4e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R1703e4151cf24b8b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63e395bc48a34953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R03ac6983aa0e41a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racd76dde637a4d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Re6f9669f675847b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R402be02ccf224009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf1a983d3eaa04e54" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第18章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 18 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,183 +4005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:9  |  Job 18:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>圈套必抓住他的腳跟； 機關必擒獲他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The gin shall take him by the heel, and the robber shall prevail against him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:10  |  Job 18:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>活扣為他藏在土內； 羈絆為他藏在路上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The snare is laid for him in the ground, and a trap for him in the way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:11  |  Job 18:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>四面的驚嚇要使他害怕， 並且追趕他的腳跟。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Terrors shall make him afraid on every side, and shall drive him to his feet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:12  |  Job 18:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的力量必因飢餓衰敗； 禍患要在他旁邊等候。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His strength shall be hungerbitten, and destruction shall be ready at his side.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:13  |  Job 18:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他本身的肢體要被吞吃； 死亡的長子要吞吃他的肢體。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It shall devour the strength of his skin: even the firstborn of death shall devour his strength.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:14  |  Job 18:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要從所倚靠的帳棚被拔出來， 帶到驚嚇的王那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His confidence shall be rooted out of his tabernacle, and it shall bring him to the king of terrors.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:15  |  Job 18:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不屬他的必住在他的帳棚裏； 硫磺必撒在他所住之處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It shall dwell in his tabernacle, because it is none of his: brimstone shall be scattered upon his habitation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:16  |  Job 18:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>下邊，他的根本要枯乾； 上邊，他的枝子要剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His roots shall be dried up beneath, and above shall his branch be cut off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:17  |  Job 18:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的記念在地上必然滅亡； 他的名字在街上也不存留。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His remembrance shall perish from the earth, and he shall have no name in the street.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:18  |  Job 18:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必從光明中被攆到黑暗裏， 必被趕出世界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall be driven from light into darkness, and chased out of the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:1  |  Job 18:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>書亞人比勒達回答說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then answered Bildad the Shuhite, and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,183 +5699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:19  |  Job 18:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在本民中必無子無孫； 在寄居之地也無一人存留。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall neither have son nor nephew among his people, nor any remaining in his dwellings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:20  |  Job 18:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以後來的要驚奇他的日子， 好像以前去的受了驚駭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that come after him shall be astonied at his day, as they that went before were affrighted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,183 +6007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:21  |  Job 18:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不義之人的住處總是這樣； 此乃不認識神之人的地步。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely such are the dwellings of the wicked, and this is the place of him that knoweth not God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:2  |  Job 18:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你尋索言語要到幾時呢？ 你可以揣摩思想，然後我們就說話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How long will it be ere ye make an end of words? mark, and afterwards we will speak.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:3  |  Job 18:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們為何算為畜生， 在你眼中看作污穢呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore are we counted as beasts, and reputed vile in your sight?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:4  |  Job 18:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你這惱怒將自己撕裂的， 難道大地為你見棄、 磐石挪開原處嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He teareth himself in his anger: shall the earth be forsaken for thee? and shall the rock be removed out of his place?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:5  |  Job 18:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人的亮光必要熄滅； 他的火焰必不照耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, the light of the wicked shall be put out, and the spark of his fire shall not shine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:6  |  Job 18:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他帳棚中的亮光要變為黑暗； 他以上的燈也必熄滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The light shall be dark in his tabernacle, and his candle shall be put out with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:7  |  Job 18:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他堅強的腳步必見狹窄； 自己的計謀必將他絆倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The steps of his strength shall be straitened, and his own counsel shall cast him down.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 18:8  |  Job 18:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他被自己的腳陷入網中， 走在纏人的網羅上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he is cast into a net by his own feet, and he walketh upon a snare.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>