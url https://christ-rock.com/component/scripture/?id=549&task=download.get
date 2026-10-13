--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3a040087f2e545b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R286e140ee27e4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R83e2ae0bfe9747ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcf9faed2c8594b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5dbf481b29d6466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc17609bf9a474013" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R582414ef60d14d78"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R30e933bcb8c84d63"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0f32c0552442445c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R831b61a4ac8e4fb3"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rff28967c919c43e6"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R34852b15507b4003"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R264b84aa32fb421e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R567b249c43d5453b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Raa65d5c74eef40e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd4138159570143fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R76ab0fb6f70d4313"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbdcd8f6c7b5c4ea6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re0c76555787b46ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R73e3f8fbe7534157"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4dbcb71ac3124a61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R9d1d503c02ee43e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rbc5360ef26e84d0d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R6e10d223b2ed42e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rbdae8044e2074ce1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R0fa56ba6a7ed47a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rec30482049bc47e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rdfb312dc506b41fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rc8c8ecf50af54bb8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R2f445c6e2a1a48a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rb72aaf8924a84acb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R33c2d0220e0042de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rf24efe93bbea48e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rc66bcc5b8a794de3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rda64aada859748b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R3f05dbcc895b4b74"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R42b75eea11584076"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7cbc3c051adf4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R582414ef60d14d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f32c0552442445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4b29b04ae1da42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcf615b682ae64d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rff28967c919c43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbbd2ed928cde4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd9c9223a04194581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8bea175483e94e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0f0f6e10344b4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R55a4fef166124cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra2c5f291c6b34c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R533f93f9856d4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0c91d1dd29634abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3817321ad7434c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R74a9523c06d0422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0d26e0121cd843e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2d13e3b2d2604a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra955640c3c80401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra7c451a60b074902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rea847f6e8abf4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc0ca375dc3e34b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re063f9a64f784b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R992977e8754d4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R32c6fc374e394243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R42aa97604e304a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R40549b120a314418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4be4705b044149eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd9601e0c3827471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R34852b15507b4003" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R55687c0e6fd74413" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1ea01e401b5c466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R30e933bcb8c84d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R831b61a4ac8e4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R68cbee7159074aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5d9df540eb324010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R264b84aa32fb421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R567b249c43d5453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Raa65d5c74eef40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd4138159570143fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R76ab0fb6f70d4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbdcd8f6c7b5c4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re0c76555787b46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R73e3f8fbe7534157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4dbcb71ac3124a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9d1d503c02ee43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbc5360ef26e84d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6e10d223b2ed42e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rbdae8044e2074ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0fa56ba6a7ed47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rec30482049bc47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rdfb312dc506b41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc8c8ecf50af54bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2f445c6e2a1a48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb72aaf8924a84acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R33c2d0220e0042de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf24efe93bbea48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc66bcc5b8a794de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rda64aada859748b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3f05dbcc895b4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R42b75eea11584076" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc9fe68fc726f4f8d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6cb3f65949114690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9b5024e6ed3408b" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd93515c45d5b447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff923e286b794ea4" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R79e8eac75c794473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa2415925dfa4c43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R29f4ea93ccbe410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67bd8d1822b740af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R07886ec813754268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94d468d49cfb41db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5d8a02805f8849d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3d75bb692ff4e1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1b89d1c4bf014db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08475debcdc24657" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rec45e18a32574637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f33f333b1664522" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6a783f6ca9694f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff09f5a47946424f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfa44505983124b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8cdfc72600b84308" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1a64a1d3f5d44b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R443ab73fc24d4eab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6bb3e0a24ae9406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ea491f239ff40b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdfe9e3aea3b34b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81c8f83fa3be4985" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R39d6c280a5ce4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e6b2d31d9b944a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R65a4caae21684814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c5be72163c048c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4b9b55b5ab8a4640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41e3d1e8bc9d48ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R73c77b24680b4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2133101dd1164b74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1f88a5d4cd8e46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d0b234ca06e468a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R008840c5c37548fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd151173f1b3f4232" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8159cd1fb88d404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cd2e24d65f94ed2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra566542e2f47417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R812fb641443d426f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R040316d3a9454928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb798119abf14c52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5510ce58d6714c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6f598b554934964" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb296992d94e04d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa53bb9a335f4106" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R00b33af80bdc4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9b80eaf1bca490e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R17b6f5fd6eed4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d9711a935da4015" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R551fa0a7dd0448a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc10b93e6b744f83" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raed4b0bb3b7d4dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb91c2027d523436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf866614b9b2f4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc25d01ec90d54551" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R926f44557cec43ba" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3d5d131e2d3e4f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdf8fd1b9527147a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Raca3af78f3914529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4488a3cad6354d75" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rea62b2d88d314e92" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb91c2027d523436c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdf8fd1b9527147a3"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf866614b9b2f4708"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raca3af78f3914529"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc25d01ec90d54551"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4488a3cad6354d75"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5b78fb7a4ddb45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re32a09ec23fc4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4dfc2e0443a9478a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7c0acbaed930484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc7e2ad83a02a48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96001e7ce69f42c8" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re32a09ec23fc4b4b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4dfc2e0443a9478a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc7e2ad83a02a48e4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R96001e7ce69f42c8"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea500fa871074cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6cf6752244ee4ffa" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ff7d5455aea4a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6d3044acc2e14f14" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff5eeda8acea49b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf04b842bf70241cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R528be62726c7480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R945fc190057d4e73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5053dbddb9a4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rbb788fa915fe4a2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda2017ec8d7a4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9c4f0f9f07e04adc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R510c7017306a4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R721e502c83de4191" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3531f951b474814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R84aa98b79bdf400c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c0888b704494bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rb341b2c45ce34b42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16a75625935a47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R135f0d5c22fc476f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e49140265924cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9748b3a38537430e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41af1c8d59544f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rf02449c554c041d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra852523581c5478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R9670050cf9844c91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7fb0a7eaedfd481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra75366988b48486f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf9d0f502b02c4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rb1198e8acfaf4a12" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1906394d66a4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R8816df5fc96840f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5604f1360464a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R130e8f00ee4547b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R763a1537ce284429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R6b8a3c48c4544f4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R703f300c330947cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Ra4f1b470d2714860" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe37552010194221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R132705aa73254886" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b58246da1d241e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R84b5442e98a340fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R271c5e3431ef48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re25b9fd87b734171" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8cf20ad7b72482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R64aa624b998a49c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a1f673c5c2f41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5d51f570f941472c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f5bd33fc5a049bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf9f21ca3bad148df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ab2a37b5c854aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rbe9beeeb28324248" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra381d1523d0a4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf394fe73113b491f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第40章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 40 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,183 +4317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:9  |  Job 40:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你有神那樣的膀臂嗎？ 你能像他發雷聲嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hast thou an arm like God? or canst thou thunder with a voice like him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:10  |  Job 40:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要以榮耀莊嚴為妝飾， 以尊榮威嚴為衣服；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deck thyself now with majesty and excellency; and array thyself with glory and beauty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,183 +4625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:11  |  Job 40:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要發出你滿溢的怒氣， 見一切驕傲的人，使他降卑；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Cast abroad the rage of thy wrath: and behold every one that is proud, and abase him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4889,183 +4779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:12  |  Job 40:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>見一切驕傲的人，將他制伏， 把惡人踐踏在本處；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Look on every one that is proud, and bring him low; and tread down the wicked in their place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:13  |  Job 40:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將他們一同隱藏在塵土中， 把他們的臉蒙蔽在隱密處；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hide them in the dust together; and bind their faces in secret.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,183 +5087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:14  |  Job 40:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就認你右手能以救自己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then will I also confess unto thee that thine own right hand can save thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:15  |  Job 40:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你且觀看河馬； 我造你也造牠。 牠吃草與牛一樣；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold now behemoth, which I made with thee; he eateth grass as an ox.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:16  |  Job 40:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠的氣力在腰間， 能力在肚腹的筋上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lo now, his strength is in his loins, and his force is in the navel of his belly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:17  |  Job 40:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠搖動尾巴如香柏樹； 牠大腿的筋互相聯絡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He moveth his tail like a cedar: the sinews of his stones are wrapped together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,183 +5703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:18  |  Job 40:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠的骨頭[好像]銅管； 牠的肢體彷彿鐵棍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His bones are as strong pieces of brass; his bones are like bars of iron.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:1  |  Job 40:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華又對約伯說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover the LORD answered Job, and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,183 +6011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:19  |  Job 40:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠在神所造的物中為首； 創造牠的給牠刀劍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He is the chief of the ways of God: he that made him can make his sword to approach unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:20  |  Job 40:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>諸山給牠出食物， 也是百獸遊玩之處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely the mountains bring him forth food, where all the beasts of the field play.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:21  |  Job 40:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠伏在蓮葉之下， 臥在蘆葦隱密處和水窪子裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He lieth under the shady trees, in the covert of the reed, and fens.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:22  |  Job 40:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>蓮葉的陰涼遮蔽牠； 溪旁的柳樹環繞牠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The shady trees cover him with their shadow; the willows of the brook compass him about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:23  |  Job 40:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>河水泛濫，牠不發戰； 就是約旦河的水漲到牠口邊，也是安然。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, he drinketh up a river, and hasteth not: he trusteth that he can draw up Jordan into his mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +6781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:24  |  Job 40:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在牠防備的時候，誰能捉拿牠？ 誰能牢籠牠穿牠的鼻子呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He taketh it with his eyes: his nose pierceth through snares.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:2  |  Job 40:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>強辯的豈可與全能者爭論嗎？ 與神辯駁的可以回答這些吧！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall he that contendeth with the Almighty instruct him? he that reproveth God, let him answer it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:3  |  Job 40:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是，約伯回答耶和華說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Job answered the LORD, and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,183 +7243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:4  |  Job 40:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是卑賤的！我用甚麼回答你呢？ 只好用手摀口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I am vile; what shall I answer thee? I will lay mine hand upon my mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:5  |  Job 40:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說了一次，再不回答； 說了兩次，就不再說。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Once have I spoken; but I will not answer: yea, twice; but I will proceed no further.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,183 +7551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:6  |  Job 40:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是，耶和華從旋風中回答約伯說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then answered the LORD unto Job out of the whirlwind, and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:7  |  Job 40:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要如勇士束腰； 我問你，你可以指示我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gird up thy loins now like a man: I will demand of thee, and declare thou unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +7859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 40:8  |  Job 40:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你豈可廢棄我所擬定的？ 豈可定我有罪，好顯自己為義嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wilt thou also disannul my judgment? wilt thou condemn me, that thou mayest be righteous?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>