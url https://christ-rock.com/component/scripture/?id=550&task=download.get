--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -31,109 +31,109 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4590c58412b1425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re992674fb80b4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3baa2657129a4830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1d827f3535c54a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbd85872caab54d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbb0d135ef8244593" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Reffdb4c8171e4d0b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1a5dcf493b8b4187"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R057bb78c89554207"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R05ea46f6ee414f09"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9f12cbf176cf4804"/>
-[...15 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Radf40cae818942d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R52dac7d55f4044d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R69620cf81b904dbd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rdc6035fa7cd34e14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rea87d62c4ce84c11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re8f60857aa79415a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbdd3206e71a6418d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R25257bd03e9d465e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0ad4fc7012e444f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4088b48a434b4bf6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R85a78068a0084425"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf49c1092fa6f4b6b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R2ad8f219f60749f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R50f3b7406b0d4f49"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rcb70bb36db6749ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R3b3e679de112460c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R816f3435e72b499d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re4e4871297ea4d7b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9912657be2a84911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Reffdb4c8171e4d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R057bb78c89554207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R28a76a408d9a4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R22b58d9e3a074e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9f12cbf176cf4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5df88e7b548a4fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4c09c6a80cab4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R32fa20dc240d4523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1700d656e3674eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R623a827edab3469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb3b34225765c4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6c1ca13887b3439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R56f8e1e983f64867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R330f4271424047ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4659e11cc34443f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R472986cee8644a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb008319ba03d48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3ef312e0e5c743de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R04d722473f5c449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc37404ba808d4246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Radf40cae818942d2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rca0443f7c4ee489b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ree3e127037ed4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1a5dcf493b8b4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05ea46f6ee414f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R79eb985ec6f243dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5b202af51de446a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R52dac7d55f4044d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R69620cf81b904dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdc6035fa7cd34e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rea87d62c4ce84c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re8f60857aa79415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbdd3206e71a6418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R25257bd03e9d465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0ad4fc7012e444f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4088b48a434b4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R85a78068a0084425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf49c1092fa6f4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2ad8f219f60749f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R50f3b7406b0d4f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcb70bb36db6749ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3b3e679de112460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R816f3435e72b499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re4e4871297ea4d7b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re3a2ed0e4da84fc7" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -337,99 +337,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R98625587f60b4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd838bacf1249459e" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R34ff56cac8094ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd16336627d714e91" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R187814d818264531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc70a1bee8eb4133" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R787c9e43c84345dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R552f19e87e5a479c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf9475fd9a55a4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d140e27ab014e4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5be05bcb88c24cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60c1d6718cbf42b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R04254ce291514d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbbb644d2a674132" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7910c3f6e7504d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90b25219d8314396" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0f038eb5f4004ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35ba0101288a4c67" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R15f517a155a94143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R465891c332cc47c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R03d7f92d8fb54a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8bc109fb2f4d4ed4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rae11117e801e4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87a13aba6021433e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf6e2ee86bbcc456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91bf499aa2b740df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R27794572cea540e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc20585bc5952467c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc6294d71f117466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4813d801480a4dee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8b4604b1419f47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8bcf532f5a1429d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2c34f1bc53c44c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48d62722c2f04822" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R34f24115979043f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra87791a42db24eef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb33148dbae224396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc216d7fcac7548a8" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2003,100 +2003,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbafbca8440bf4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rbd0e833cab2a4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1682624088964609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5b7fcb2f2e4a468c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc9943107d94a48e1" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R868eb9d3e88d44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdb135738d9e84ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb695e3e4f66c4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R63726c9633cc490c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf839de3c424347e4" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbd0e833cab2a4067"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdb135738d9e84ca5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1682624088964609"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb695e3e4f66c4a1c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3122,116 +3122,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5b7fcb2f2e4a468c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R63726c9633cc490c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R56619d48c9e74d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfd37f383b8bb47b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc08bc34a41a4697" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R10eaed72d6ff46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6bf39936d6964408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R557745da999e42aa" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfd37f383b8bb47b7"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rdc08bc34a41a4697"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6bf39936d6964408"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R557745da999e42aa"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3295,99 +3295,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47518d6a5a9e49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbbe0d7cb57f643fd" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2cdb56506f6840b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc382a9c3d349417f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R223a791f6ace461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R58bc33ed4c1e4c06" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e92b2d6c86b434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5c5c88ab62504406" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27efed3034534d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R67279880cb2a4423" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e6d6ea867164e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rfe2828343d754fc6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39e8fb8c89a042fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R760b3c147ca149f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03e9b0c111204879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf72a6ef3f45c49ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa65b9c57a424c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R6d49e86cf2b54f68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9a4761c7c9044d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R86b85d2b2807495b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R417b6534d6df4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R84581989627b4629" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32677930db6b412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6f4a63ad132b4d69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd9405ee3ea44a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb012d930a66e469b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R590862ae8d2d4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra9c7d6ac7bfc439d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4afb90de77d48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R1f07b6b1793e4186" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcdb8f0e91c254905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R53cfeea6fdd94d27" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R559a22cb17524439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R77a65ff313e043f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9122e77ceed349dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6cc0cad80de8488d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3ec75c515cd477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rca45d68a00144768" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3405,65 +3405,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第35章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 35 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3481,183 +3485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 35:9  |  Job 35:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人因多受欺壓就哀求， 因受能者的轄制便求救，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By reason of the multitude of oppressions they make the oppressed to cry: they cry out by reason of the arm of the mighty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3673,183 +3639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 35:10  |  Job 35:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>卻無人說：造我的神在哪裏？ 他使人夜間歌唱，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But none saith, Where is God my maker, who giveth songs in the night;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3865,183 +3793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 35:11  |  Job 35:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>教訓我們勝於地上的走獸， 使我們有聰明勝於空中的飛鳥。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who teacheth us more than the beasts of the earth, and maketh us wiser than the fowls of heaven?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4057,183 +3947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 35:12  |  Job 35:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在那裏， 因惡人的驕傲呼求，卻無人答應。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There they cry, but none giveth answer, because of the pride of evil men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4249,183 +4101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 35:13  |  Job 35:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>虛妄的[呼求]，神必不垂聽； 全能者也必不眷顧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely God will not hear vanity, neither will the Almighty regard it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4441,183 +4255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 35:14  |  Job 35:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何況你說，你不得見他； 你的案件在他面前，你等候他吧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Although thou sayest thou shalt not see him, yet judgment is before him; therefore trust thou in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4633,183 +4409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 35:15  |  Job 35:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但如今因他未曾發怒降罰， 也不甚理會狂傲，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now, because it is not so, he hath visited in his anger; yet he knoweth it not in great extremity:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4825,183 +4563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 35:16  |  Job 35:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以約伯開口說虛妄的話， 多發無知識的言語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore doth Job open his mouth in vain; he multiplieth words without knowledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5017,183 +4717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 35:1  |  Job 35:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利戶又說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Elihu spake moreover, and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5209,183 +4871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 35:2  |  Job 35:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你以為有理， 或以為你的公義勝於神的公義，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thinkest thou this to be right, that thou saidst, My righteousness is more than God’s?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5401,183 +5025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 35:3  |  Job 35:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>才說這與我有甚麼益處？ [我不犯罪]比犯罪有甚麼好處呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou saidst, What advantage will it be unto thee? and, What profit shall I have, if I be cleansed from my sin?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5593,183 +5179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 35:4  |  Job 35:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要回答你和在你這裏的朋友。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will answer thee, and thy companions with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5785,183 +5333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 35:5  |  Job 35:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要向天觀看， 瞻望那高於你的穹蒼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Look unto the heavens, and see; and behold the clouds which are higher than thou.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5977,183 +5487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 35:6  |  Job 35:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若犯罪，能使神受何害呢？ 你的過犯加增，能使神受何損呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou sinnest, what doest thou against him? or if thy transgressions be multiplied, what doest thou unto him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,183 +5641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 35:7  |  Job 35:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若是公義，還能加增他甚麼呢？ 他從你手裏還接受甚麼呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou be righteous, what givest thou him? or what receiveth he of thine hand?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +5795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 35:8  |  Job 35:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的過惡[或能害]你這類的人； 你的公義[或能叫]世人[得益處]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy wickedness may hurt a man as thou art; and thy righteousness may profit the son of man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>