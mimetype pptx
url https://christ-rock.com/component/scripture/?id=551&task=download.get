--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -53,120 +53,120 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd056b201ee6e4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5a3b6f487d5948a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra7c1ae0d6e8c41f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0833c49bd74b4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7cabd9ad9d7049b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R95081884091242b7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc0e491ea8d5a4ea5"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Recff32290c70411d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra66adfc33e3e41dd"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra7e7077b4cc8485a"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5f33db33816f4862"/>
-[...26 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R451eb1f60d7d4ef1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd42fa50574194f89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R71ca74804841438e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R230463bd057341ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra617292fa750489d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R946f6f9df7e943c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R15e1770a0f434da9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5ced9a8a123847fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc1ed12bd18a3456b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R5b83134e32814e36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf06120759d9e4134"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R595e855557eb41d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb894a0f28e03434b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R1c5024afd2fa4a4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc0d6937927bd4cb0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R2043a9c11ada46ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rddd60d84d04246d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rb8c39e5edec743e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rca8135d828a945bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R3824b10496a94b79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R19948e06a0b14946"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Recf484d336114822"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R9f57244a60584996"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rf1d1e08719184ea7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R5b6fb289999d46ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R4843d18296bd4e47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R1fb3262f03cb458a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rd6b8295b35d3436c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R01cbfa80ccef45f8"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R45dfdc783d064735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc0e491ea8d5a4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra66adfc33e3e41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfad6520722fa4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Red7dcece08054b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5f33db33816f4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R47b048bdb60a4b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc001a7641d944ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3286e12b75f34e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R60cbc831019c4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8879db43108f4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R19f55903c0d5484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R49a4f7ecacdd45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8b4d3f854ece4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf3740ffa1d204b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R30d75f3ca41048bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rac671872f8ae4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R40462dd7e8f34733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rda20aa5599cf4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc1d4cb0fd9cc417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7ca25e73dc58413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R081713429eec4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ree50aed4c237490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R79660f309be34183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1aa8313572184fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7ba626a9abe54657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R046ce8a92cd44691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R40f9999bc15845c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb27ac562a8ce4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5eacabe3dd3f4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rb3f1f1af31f14dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5489bed8b7ea47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R451eb1f60d7d4ef1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re1956c108bdb44b0" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6c0dbc02dd1f40a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Recff32290c70411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7e7077b4cc8485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4723270403c64ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R64e4e5ae721a4dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd42fa50574194f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R71ca74804841438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R230463bd057341ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra617292fa750489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R946f6f9df7e943c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R15e1770a0f434da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5ced9a8a123847fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc1ed12bd18a3456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5b83134e32814e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf06120759d9e4134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R595e855557eb41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb894a0f28e03434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1c5024afd2fa4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc0d6937927bd4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2043a9c11ada46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rddd60d84d04246d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb8c39e5edec743e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rca8135d828a945bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3824b10496a94b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R19948e06a0b14946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Recf484d336114822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9f57244a60584996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf1d1e08719184ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R5b6fb289999d46ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4843d18296bd4e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1fb3262f03cb458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd6b8295b35d3436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R01cbfa80ccef45f8" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc5304a76e6994492" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -370,132 +370,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3e4c8e433bd24f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25f2e8606d6040f6" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R749b02b240c04262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9804074e37d44b70" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re6cf68bda20f498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R231c0d7ae4f74839" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R92717c2f80ce48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R651a6acf6d6444cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6356093ed22149a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5218f817d7a247e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1e0c317adf164a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48a6a9c427354ee4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R946a5af1bd494b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a3f7391e6564c37" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R774bc2eaa68d40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84a0942416db4e8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf3a1852d27724d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1f8532615924fc7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8803d96006974e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d29a95ff58e4ee2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb6c314cfc2504abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ee6df3fd8014b59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbd7940dbc83e4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29040c9013a84eda" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Reb77428904bd43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a7f8193d9a7472a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R85d746caae4248c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6668c0477fbc4933" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2d862461a5fe4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96f609f3653c4382" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf52c7699907f47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f86bcc53f0b446d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R45733eb0f0b24463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re659694da6c44899" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1808d6930ff442bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9127776c9ed4a93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6111b26b311042bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R552af595654d46e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1ef01938fc4d4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e0d5db2b0734c25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rfe95789063da47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06a7e698333f43bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc11bc902f9ba4479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R200d5fab6abe4428" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R3b918c21c87a4088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1dd0cad08a0403b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb739c35336df45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1cfc771546bb4d11" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbcf784e657b2407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cb06829faeb41ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R645872bc30094912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1339d692b1b4b75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8d5afc45939a4093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44b3604cfb8445d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5e814489884e4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4974e45dad7c4541" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R79c4eb857b5b4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d0a04d09ebb4278" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb4248200d8c349c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4f2163d17844042" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3114,100 +3114,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd5769bc321604893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0bd4b3d7a213455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2015984eeec1424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra8967e7b38c441e6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1e006c3960cf417a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd6104073d00e4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfea41952464b4669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1ce1ab80af414ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5cdb1e2ca58c4017" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R52b9fe8b13394f67" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0bd4b3d7a213455a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfea41952464b4669"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2015984eeec1424d"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1ce1ab80af414ad6"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4233,116 +4233,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra8967e7b38c441e6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5cdb1e2ca58c4017"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf5171a105e064e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf3958165146e4e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ca8bc5b07364a5d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0fda19c821c04982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd4d0201cf95748c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f309963d7ae445e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf3958165146e4e4a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7ca8bc5b07364a5d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd4d0201cf95748c4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0f309963d7ae445e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4406,132 +4406,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc62537537e664cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R135e424fae844cc1" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra641862bba0c49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1f00dae5e7bd4f43" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R514574caaa6c4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5bb0d19393294d71" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R046bb2583961410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb7121efba68f4a42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf21056062dad4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1df8e709056a4740" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7024de0eb60840c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R7d0a7073b0194a0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7799ff0c9cd54062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R00ea72fb305f4be0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ab81b14478e42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R8adeaee15bfd4270" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80b5e7749e09421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R824940c23e7a489a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68a6f2815c6f4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R8842399ebcd64b20" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4be4bacf08448a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rf9eabca1433144b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64ebc8fd9fd44290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R893ccfad31ca429d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R485100dc69a94d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R7193b78f98bc43c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3dec9cf5d3ac404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rfc3110f1c8f149a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8102e53438240ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R67c57b2e7a014901" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3ca7ab5326d4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R6a6a4de021f44d67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c5173f8811047a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R7468122a7a8a4722" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R109f1398c826467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R44294a5481d04aac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1df276496f7342b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R4ff865f7bae04cfd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78670998ae574dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R1f5c475594074815" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R162f8e8e4afa4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R34dbd5b7727c4678" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reea802b6ba694341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rb491ac13f1944099" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re939f82efd474c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R6e5b0e00dc344da1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ed66d2f0ab54927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R9ef7a62623b94a44" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcfa232eb3f2949b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd95aa60b3aa64680" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a802468772c42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R52b6dc4427dc4de2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3dba96af539f4787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R27655d3bac6c4ba4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7713687776a64ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb883f0b76df34e0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re28a45e50d7f45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R28be6e390c3e4031" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0653fd7b27043a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R246ab2b0638441fe" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4549,65 +4549,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4625,183 +4629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:9  |  Job 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他行大事不可測度， 行奇事不可勝數：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which doeth great things and unsearchable; marvellous things without number:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4817,183 +4783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:10  |  Job 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>降雨在地上， 賜水於田裏；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who giveth rain upon the earth, and sendeth waters upon the fields:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5009,183 +4937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:11  |  Job 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將卑微的安置在高處， 將哀痛的舉到穩妥之地；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To set up on high those that be low; that those which mourn may be exalted to safety.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5201,183 +5091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:12  |  Job 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>破壞狡猾人的計謀， 使他們所謀的不得成就。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He disappointeth the devices of the crafty, so that their hands cannot perform their enterprise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5393,183 +5245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:13  |  Job 5:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他叫有智慧的中了自己的詭計， 使狡詐人的計謀速速滅亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He taketh the wise in their own craftiness: and the counsel of the froward is carried headlong.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5585,183 +5399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:14  |  Job 5:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們白晝遇見黑暗， 午間摸索如在夜間。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They meet with darkness in the daytime, and grope in the noonday as in the night.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5777,183 +5553,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:15  |  Job 5:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神拯救窮乏人 脫離他們口中的刀和強暴人的手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he saveth the poor from the sword, from their mouth, and from the hand of the mighty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5969,183 +5707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:16  |  Job 5:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，貧寒的人有指望， 罪孽之輩必塞口無言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So the poor hath hope, and iniquity stoppeth her mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6161,183 +5861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:17  |  Job 5:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神所懲治的人是有福的！ 所以你不可輕看全能者的管教。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, happy is the man whom God correcteth: therefore despise not thou the chastening of the Almighty:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6353,183 +6015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:18  |  Job 5:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他打破，又纏裹； 他擊傷，用手醫治。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he maketh sore, and bindeth up: he woundeth, and his hands make whole.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6545,183 +6169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:1  |  Job 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你且呼求，有誰答應你？ 諸聖者之中，你轉向哪一位呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Call now, if there be any that will answer thee; and to which of the saints wilt thou turn?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6737,183 +6323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:19  |  Job 5:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你六次遭難，他必救你； 就是七次，災禍也無法害你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall deliver thee in six troubles: yea, in seven there shall no evil touch thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6929,183 +6477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:20  |  Job 5:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在饑荒中，他必救你脫離死亡； 在爭戰中，他必救你脫離刀劍的權力。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In famine he shall redeem thee from death: and in war from the power of the sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7121,183 +6631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:21  |  Job 5:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必被隱藏，不受口舌之害； 災殃臨到，你也不懼怕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt be hid from the scourge of the tongue: neither shalt thou be afraid of destruction when it cometh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7313,183 +6785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:22  |  Job 5:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你遇見災害饑饉，就必嬉笑； 地上的野獸，你也不懼怕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>At destruction and famine thou shalt laugh: neither shalt thou be afraid of the beasts of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7505,183 +6939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:23  |  Job 5:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你必與田間的石頭立約； 田裏的野獸也必與你和好。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou shalt be in league with the stones of the field: and the beasts of the field shall be at peace with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7697,183 +7093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:24  |  Job 5:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必知道你帳棚平安， 要查看你的羊圈，一無所失；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt know that thy tabernacle shall be in peace; and thou shalt visit thy habitation, and shalt not sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7889,183 +7247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:25  |  Job 5:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也必知道你的後裔將來發達， 你的子孫像地上的青草。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt know also that thy seed shall be great, and thine offspring as the grass of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8081,183 +7401,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:26  |  Job 5:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必壽高年邁才歸墳墓， 好像禾捆到時收藏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt come to thy grave in a full age, like as a shock of corn cometh in in his season.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8273,183 +7555,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:27  |  Job 5:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這理，我們已經考察，本是如此。 你須要聽，要知道是與自己有益。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lo this, we have searched it, so it is; hear it, and know thou it for thy good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8465,183 +7709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:2  |  Job 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>忿怒害死愚妄人； 嫉妒殺死癡迷人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For wrath killeth the foolish man, and envy slayeth the silly one.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8657,183 +7863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:3  |  Job 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾見愚妄人扎下根， 但我忽然咒詛他的住處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have seen the foolish taking root: but suddenly I cursed his habitation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8849,183 +8017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:4  |  Job 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的兒女遠離穩妥的地步， 在城門口被壓，並無人搭救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His children are far from safety, and they are crushed in the gate, neither is there any to deliver them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9041,183 +8171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:5  |  Job 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的莊稼有飢餓的人吃盡了， 就是在荊棘裏的也搶去了； 他的財寶有網羅張口吞滅了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whose harvest the hungry eateth up, and taketh it even out of the thorns, and the robber swalloweth up their substance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9233,183 +8325,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:6  |  Job 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>禍患原不是從土中出來； 患難也不是從地裏發生。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Although affliction cometh not forth of the dust, neither doth trouble spring out of the ground;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9425,183 +8479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:7  |  Job 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人生在世必遇患難， 如同火星飛騰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet man is born unto trouble, as the sparks fly upward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9617,183 +8633,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 5:8  |  Job 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於我，我必仰望神， 把我的事情託付他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I would seek unto God, and unto God would I commit my cause:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>