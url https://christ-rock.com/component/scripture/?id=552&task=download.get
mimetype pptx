--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -67,127 +67,127 @@
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0a030a5dfb494c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb8499c90df37429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2713c071184440bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R30288fe905fa446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rff2808e7ec174405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R55d4fd3218eb4cf1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R72bdcfc6bfb64ba1"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5196820fae894863"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R16e740ad3e454b6f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf4b425aa42c94daf"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf3d20fbc79994c5b"/>
-[...33 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R085a74f18caa46ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R71a351c8ffd84da3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc80fed4a99a34e9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R36abd4a3d78842ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R98fb57d049ad4f88"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R65264dd3bf16438e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6523163c2fcf4527"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Reac713b8670d4a0c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R161d945c369340f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rdf9f5a60e8ae4284"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R94e14ea2bc2948c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7b4d33bed28946f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rda69720ac7e9447c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R0118af01d2c64063"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb321782705514596"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R119256fc5c0b4c90"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R9e191bfb253e4988"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R6478bdc47b644f37"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R40dbaac5a2cd46ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R302dc0e559a740a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Raebfa32899a744a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R3df7073d14f84934"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R198f592d3fe84aa0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rd1077c688d4f4522"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R62b55b1c9cc04dc2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rb7834a316f4745b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R6740024ca4374a0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R9e58dd6b7cc24256"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R1eb1b544938e4e36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R273fccd6ddad452e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R45e39174106e4cc8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Re3378626f90c4040"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R553c841d64e94614"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R888623b8ae764f52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R06338c864b424423"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R5a0bd45ac868458b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R533617ef47194e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R72bdcfc6bfb64ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16e740ad3e454b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9fba68cc34784f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb6795fb5f5b34c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf3d20fbc79994c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1b0f8e870a9a4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7c05d983ad744ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R20ec7646b7cc4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R65c162cdf5984045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R41126859353149fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R90412bdc903b422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4e22192ba68f4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf957bd12bfbf4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Raac196ea70da45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R02d2592bbf3042e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3160aad4f23c4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2c9272049319415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rba75bec76f6e4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfffcba6ea50c4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb85120a79ea24854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re247d1f1d420448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbd448b3e9c9048ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdcc4c92d1a1c4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R24d5849d58d24c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc1c5db3e2a334f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4d9e79b337554e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rec289c84576f4759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc428a3d0289e4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2a3cc4056fc54fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R5b2360f15c234ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R12398e78bae14cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd6eb0cf43c3c47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R660d698001e1450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R78b78fea84bf4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rc50a2400b54448e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R09ef9d607abf4cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R5b4b756777d34cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rfcedf1ee66d344e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R085a74f18caa46ba" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1feb98a53777443a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R42510e05bbb24fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5196820fae894863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4b425aa42c94daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdaa716c34a774223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3017a69aec7f4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R71a351c8ffd84da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc80fed4a99a34e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R36abd4a3d78842ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R98fb57d049ad4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R65264dd3bf16438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6523163c2fcf4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Reac713b8670d4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R161d945c369340f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdf9f5a60e8ae4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R94e14ea2bc2948c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7b4d33bed28946f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rda69720ac7e9447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0118af01d2c64063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb321782705514596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R119256fc5c0b4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9e191bfb253e4988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6478bdc47b644f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R40dbaac5a2cd46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R302dc0e559a740a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raebfa32899a744a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3df7073d14f84934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R198f592d3fe84aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd1077c688d4f4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R62b55b1c9cc04dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb7834a316f4745b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R6740024ca4374a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R9e58dd6b7cc24256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R1eb1b544938e4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R273fccd6ddad452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R45e39174106e4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Re3378626f90c4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R553c841d64e94614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R888623b8ae764f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R06338c864b424423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R5a0bd45ac868458b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R40801af3bef54116" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -391,153 +391,153 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5c41cf7999ca41c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recbab67c150a4378" /></Relationships>
-[...101 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re82f6a8dd48d4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7ed6a00db1c4778" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re5e71740e3b044ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf998041dc084e34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R275ec7f256154a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2fb576943d954259" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3666413b7c9445b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0e839a74abc4434" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra9001777aff94e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2909499e83a84711" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R97ed422b58b24525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9028699555e045d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra786b99ef287420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rddf4cf4bc6c54e68" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R86595c42f4f54c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d61ad9482964a75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2920dd80d2e34795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8559737f7e1403a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R26e49a17344841f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56a2774a09ca49ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R378353b343444000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ab8c65eda9742bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0461da9b752144fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc583e4e0e3f1487f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4bc107f1a8bc43b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ac36dfa8c4143f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R22877d239d224725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a9c5ecf39a74e38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rca1732c265494043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0947a8423b7841af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5a7dacaad4584e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6aa6c8a57d0d4c0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rbe6ee4e53b3f472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f4b6443a8e74f0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R399d2fee486b422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e1e4e39b40447be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd23595e3fe034e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e75636098db4766" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R8c1ca4d2ec0b4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5826382f7c504040" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R41dffb3dc1ff4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd018e8cf98be48a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rdaa3e2b6820f433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra421e3108ade4877" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra3b8e4b28c0446bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c75c8c9189f4512" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R916ea720ce2a4e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c00a139b81a4bc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc510fe6399bc4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8582af64c2c34b8e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rc069785d86984ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1a1d6e8f90a47f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R75d8a69adde34e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R017d698324b04854" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Re39b9c1c0de7401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fdbf31958f34dca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rf9081c8487104d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb422b27b58704e56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Ra27fb09b8f9c43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra081a236fb364857" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb73389c24e8047da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a7374b52cc640e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Raa0d34878276442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R219b09fcffe14458" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0e8d81b14dd44dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd621720985774810" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R275fdd1dcf6549ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ea9b39992ee4a4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Raf5408d579a64e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec7cc1c000f74e2d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf5273fdd31ba41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33fed2255cae46f8" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3821,100 +3821,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re411a5c0e0944955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rbfdde10f3b244bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Raca3950102104209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R174cf62a4ed649e1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb7a9cd5d600049dd" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2fcbad41119e41c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re1fa87f1fbf34adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ref54f119d7c7441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc791bcdc50314327" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R67141ac45b4f40d1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbfdde10f3b244bd1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re1fa87f1fbf34adc"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raca3950102104209"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ref54f119d7c7441e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4940,116 +4940,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R174cf62a4ed649e1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc791bcdc50314327"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2135878e9f8b4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0ed24d7033374a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R089ace0ad36e453c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R283cc9f580ff455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R51e82b3fd0a44c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a4db675725e4ccc" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0ed24d7033374a98"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R089ace0ad36e453c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R51e82b3fd0a44c55"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2a4db675725e4ccc"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5113,153 +5113,153 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R564839ae6c8546b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfbffa9ef60614590" /></Relationships>
-[...101 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0efbf81fb3a84de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6287d5ade22940d4" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2eb42e4a8ab2421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc0f5d384d8f04b1d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1c8e9560997428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb183a11be0e545c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5538811ab23e4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7bac329c39ba4caf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74a0285803dc4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R2a56ee62ec8d43c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R486bb083e53548af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R8ee699c75e2d47a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfff94acf501f4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd3903463a4884694" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f02cbb825c74d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rdb7701a4956b4c48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1ec36de58804481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R82138ffebffe4291" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53e5b3198768483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rf07aa73585254d42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4cd84c57de8414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Ra3868d0275214646" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2df9cbe371f34eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R3aa0574362fa43a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1fc7d7768d2644c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rb30f4b4d38a54a94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb30533afeff0458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R02083984fda74dc7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a0fe059daa24fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rd2b3090c8c0242ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6074e24aef3478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rac959d6100024261" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0ac5623761b42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R7a8db5c6f0c74d3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3588446286f14a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R0823abf822f54b64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0af0108ac6b4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Reb7b9264968c4fd2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8834399274984534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rcd7e279c5cf04c80" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R777921f5fede4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R3c6214c2c48c4e25" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R940fd010f8534872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R26db4f65038046ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf843f56fd1d84c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R766df8deeab74d07" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref2c30e890e34c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc44bb494fb0c4d13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f2e121b39e445e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R31e96ea35859427c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcda7b390fd29461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rcf6a971da403416f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R141a4bf3d33a4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rc2fb4193223c4b3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3629d0230d244bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Ra2901bbc16494906" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10c31ee7cc7a401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R7259f2d7754c48d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe37e4876c0c438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R9d30e4bd74c845f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf096885a06fd4976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra086286c29194704" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raaef89bdc3f540e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R93a5aa8544f94c30" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc651e931dbb848f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rdb8a845170dd41e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a3702500d1a49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3002e09346c44061" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2ad525652004e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R92b8814f3e434c57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra511815601c943e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfccc68d4054b4330" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5277,65 +5277,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第21章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 21 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5353,183 +5357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:9  |  Job 21:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的家宅平安無懼； 神的杖也不加在他們身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their houses are safe from fear, neither is the rod of God upon them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5545,183 +5511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:10  |  Job 21:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的公牛孳生而不斷絕； 母牛下犢而不掉胎。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their bull gendereth, and faileth not; their cow calveth, and casteth not her calf.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5737,183 +5665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:11  |  Job 21:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們打發小孩子出去，[多]如羊群； 他們的兒女踴躍跳舞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They send forth their little ones like a flock, and their children dance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5929,183 +5819,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:12  |  Job 21:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們隨着琴鼓歌唱， 又因簫聲歡喜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They take the timbrel and harp, and rejoice at the sound of the organ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6121,183 +5973,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:13  |  Job 21:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們度日諸事亨通， 轉眼下入陰間。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They spend their days in wealth, and in a moment go down to the grave.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6313,183 +6127,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:14  |  Job 21:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們對神說：離開我們吧！ 我們不願曉得你的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore they say unto God, Depart from us; for we desire not the knowledge of thy ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6505,183 +6281,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:15  |  Job 21:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>全能者是誰，我們何必事奉他呢？ 求告他有甚麼益處呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What is the Almighty, that we should serve him? and what profit should we have, if we pray unto him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6697,183 +6435,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:16  |  Job 21:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，他們亨通不在乎自己； 惡人所謀定的離我好遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lo, their good is not in their hand: the counsel of the wicked is far from me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6889,183 +6589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:17  |  Job 21:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人的燈何嘗熄滅？ 患難何嘗臨到他們呢？ 神何嘗發怒，[向他們]分散災禍呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How oft is the candle of the wicked put out! and how oft cometh their destruction upon them! God distributeth sorrows in his anger.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7081,183 +6743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:18  |  Job 21:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們何嘗像風前的碎稭， 如暴風颳去的糠詷呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are as stubble before the wind, and as chaff that the storm carrieth away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7273,183 +6897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:1  |  Job 21:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯回答說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Job answered and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7465,183 +7051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:19  |  Job 21:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[你們說]：神為惡人的兒女積蓄罪孽； [我說]：不如本人受報，好使他親自知道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God layeth up his iniquity for his children: he rewardeth him, and he shall know it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7657,183 +7205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:20  |  Job 21:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他親眼看見自己敗亡， 親自飲全能者的忿怒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His eyes shall see his destruction, and he shall drink of the wrath of the Almighty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7849,183 +7359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:21  |  Job 21:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的歲月既盡， 他還顧他本家嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For what pleasure hath he in his house after him, when the number of his months is cut off in the midst?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8041,183 +7513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:22  |  Job 21:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神既審判那在高位的， 誰能將知識教訓他呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall any teach God knowledge? seeing he judgeth those that are high.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8233,183 +7667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:23  |  Job 21:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有人至死身體強壯， 盡得平靖安逸；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>One dieth in his full strength, being wholly at ease and quiet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8425,183 +7821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:24  |  Job 21:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的奶桶充滿， 他的骨髓滋潤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His breasts are full of milk, and his bones are moistened with marrow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8617,183 +7975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:25  |  Job 21:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有人至死心中痛苦， 終身未嘗福樂的滋味；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And another dieth in the bitterness of his soul, and never eateth with pleasure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8809,183 +8129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:26  |  Job 21:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們一樣躺臥在塵土中， 都被蟲子遮蓋。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall lie down alike in the dust, and the worms shall cover them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9001,183 +8283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:27  |  Job 21:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我知道你們的意思， 並誣害我的計謀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I know your thoughts, and the devices which ye wrongfully imagine against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9193,183 +8437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:28  |  Job 21:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們說：霸者的房屋在哪裏？ 惡人住過的帳棚在哪裏？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For ye say, Where is the house of the prince? and where are the dwelling places of the wicked?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9385,183 +8591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:2  |  Job 21:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要細聽我的言語， 就算是你們安慰我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear diligently my speech, and let this be your consolations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9577,183 +8745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:29  |  Job 21:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們豈沒有詢問過路的人嗎？ 不知道他們所引的證據嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Have ye not asked them that go by the way? and do ye not know their tokens,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9769,183 +8899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:30  |  Job 21:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是惡人在禍患的日子得存留， 在發怒的日子得逃脫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That the wicked is reserved to the day of destruction? they shall be brought forth to the day of wrath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9961,183 +9053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:31  |  Job 21:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他所行的，有誰當面給他說明？ 他所做的，有誰報應他呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who shall declare his way to his face? and who shall repay him what he hath done?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10153,183 +9207,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:32  |  Job 21:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而他要被抬到塋地； 並有人看守墳墓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet shall he be brought to the grave, and shall remain in the tomb.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10345,183 +9361,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:33  |  Job 21:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要以谷中的土塊為甘甜； 在他以先去的無數， 在他以後去的更多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The clods of the valley shall be sweet unto him, and every man shall draw after him, as there are innumerable before him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10537,183 +9515,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:34  |  Job 21:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們對答的話中既都錯謬， 怎麼徒然安慰我呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How then comfort ye me in vain, seeing in your answers there remaineth falsehood?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10729,183 +9669,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:3  |  Job 21:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>請寬容我，我又要說話； 說了以後，任憑你們嗤笑吧！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Suffer me that I may speak; and after that I have spoken, mock on.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10921,183 +9823,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:4  |  Job 21:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我豈是向人訴冤？ 為何不焦急呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As for me, is my complaint to man? and if it were so, why should not my spirit be troubled?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11113,183 +9977,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:5  |  Job 21:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要看着我而驚奇， 用手摀口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mark me, and be astonished, and lay your hand upon your mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11305,183 +10131,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:6  |  Job 21:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我每逢思想，心就驚惶， 渾身戰兢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even when I remember I am afraid, and trembling taketh hold on my flesh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11497,183 +10285,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:7  |  Job 21:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人為何存活， 享大壽數，勢力強盛呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore do the wicked live, become old, yea, are mighty in power?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11689,183 +10439,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 21:8  |  Job 21:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們眼見兒孫， 和他們一同堅立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their seed is established in their sight with them, and their offspring before their eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>