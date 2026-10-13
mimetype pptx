--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5597dd265dc1458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9f51059e8708405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R50aabe4bdb6444c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra98129e03cb84507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2ee136b4c0d6465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R94ede68f3a1e4535" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8a4fcac16d4445f7"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4decfd3ec2ad4014"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R02db8d31ae3845f4"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc6a73ae82e0e4141"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3fefbc2b1b3244e0"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R9877476d72c848ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re4f318d6b25a4e81"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra3f04dc4353344fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd3531278adce419d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd966c88c33054089"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7be89ba234ad4c12"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3c613a7c38974e20"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8cbd07331bf54fee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R31d6cc8999c04134"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R0b5bfd4850464554"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R7e790ad9efa24eff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R4a04f40e15f44308"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb3eb781bf7384a3e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7b85a86ad2f449c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R513120b20864469f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1ff884b1d26142f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8a4fcac16d4445f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02db8d31ae3845f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfc7d7074b9ce4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5e29a570c79445c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3fefbc2b1b3244e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8bd6c349c7e542f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf536c00009db4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra76c01913d574eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc4ff3ebe36fd4bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R606be685ea514d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re4d31af7851c4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0e7afb3173ef4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R935144a28b7243f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R193e543813c74207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5aab59f312dc413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R204f911c1ff84955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd63ab4c7301c4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9877476d72c848ce" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9c318b9a268d409b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re6d76a2dc2274aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4decfd3ec2ad4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6a73ae82e0e4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc6508d29fb764bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R76942d1dc573428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re4f318d6b25a4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra3f04dc4353344fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd3531278adce419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd966c88c33054089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7be89ba234ad4c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3c613a7c38974e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8cbd07331bf54fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R31d6cc8999c04134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0b5bfd4850464554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7e790ad9efa24eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4a04f40e15f44308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb3eb781bf7384a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7b85a86ad2f449c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R513120b20864469f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcf218b9fef1d4b35" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re9f5f8aa6caf4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5bc6270f79f4bb5" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd8218959f7024394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84cb3e07fb8f45a6" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R301fa03c3d0b4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc8f700ed27042ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd9a07574f4a044e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re10617775f834c52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd2d9f67df255406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4eb3efa72e1e4438" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R68a96b935b7c4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra115c18570d9461d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R838f46ec0f474103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca6ca91cb9ee4569" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R92f9879857dc4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d4caa46c1a24168" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1eb5b4a064224006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R167ad7f278214153" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5a15c4c826ca4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83ff6c261a9b4149" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2e78ad9a67534050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a3aea806706449b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra2947d61d3ca4f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3f5467040ae4e41" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra9d4249160cd44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfcc5ca045de74223" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3fa17c043dfe482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R792ce838ff274c7d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdb8555a2d87d4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R126e6a9b4a774162" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd533ac84f12d4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90e3fa414cd1497f" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4bdc420352374815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd94baca9ff3749a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R827ae76e292a4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb7eb2dfbd6244696" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra8ed136752e24bdf" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Radb074366fb44962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R37f1f3acb7fa427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2c7b74bd6cfe46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R62bcbeaaf69a45fa" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8a528879d8ee4998" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd94baca9ff3749a1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R37f1f3acb7fa427c"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R827ae76e292a4862"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2c7b74bd6cfe46ef"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb7eb2dfbd6244696"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R62bcbeaaf69a45fa"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf5f79237ab7440d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R993c1908b5f949bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbacf56c8b52443b8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdded29f732e84b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb5c88c89f84e42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62df33eb5fa042b2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R993c1908b5f949bf"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbacf56c8b52443b8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb5c88c89f84e42ad"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R62df33eb5fa042b2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd83752d3e9244bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re18969e2de8446c2" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75cfb4278ab94e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2c953a0dedd749b9" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R091f7ac7bc2d4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R60095e0fb36d4837" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13b8ad514054439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rd1fc6eb8b8d0453a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6a74d76a03f4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rcc9768ba49ce4603" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R815d87a083814beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb2cb6d26c90b4500" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf7b440216974bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re33781e408664aad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R376afaab9e034197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R60281495e696447d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R232fef35618b494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R054247fb5a7c439e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5aada95db8e441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc1ced6fb42454fc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d8ff9c2085b4855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R68a9db06895d41a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7ebb77aa7aa4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R9f746616f24d4b3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re93f26314bc540f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc4ae084214524521" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b8c673a610240da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8830302539c44c0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37d6e5a03785420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rfba8d28e9dcf4285" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R760ee44663bd47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re2c4c45d4b764c04" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 2:9  |  Job 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的妻子對他說：「你仍然持守你的純正嗎？你棄掉神，死了吧！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said his wife unto him, Dost thou still retain thine integrity? curse God, and die.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,179 +3327,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 2:10  |  Job 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯卻對她說：「你說話像愚頑的婦人一樣。噯！難道我們從神手裏得福，不也受禍嗎？」在這一切的事上約伯並不以口犯罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he said unto her, Thou speakest as one of the foolish women speaketh. What? shall we receive good at the hand of God, and shall we not receive evil? In all this did not Job sin with his lips.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 2:11  |  Job 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯的三個朋友－提幔人以利法、書亞人比勒達、拿瑪人瑣法－聽說有這一切的災禍臨到他身上，各人就從本處約會同來，為他悲傷，安慰他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now when Job’s three friends heard of all this evil that was come upon him, they came every one from his own place; Eliphaz the Temanite, and Bildad the Shuhite, and Zophar the Naamathite: for they had made an appointment together to come to mourn with him and to comfort him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,179 +3635,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 2:12  |  Job 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們遠遠地舉目觀看，認不出他來，就放聲大哭。各人撕裂外袍，把塵土向天揚起來，落在自己的頭上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they lifted up their eyes afar off, and knew him not, they lifted up their voice, and wept; and they rent every one his mantle, and sprinkled dust upon their heads toward heaven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 2:13  |  Job 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就同他七天七夜坐在地上，一個人也不向他說句話，因為他極其痛苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So they sat down with him upon the ground seven days and seven nights, and none spake a word unto him: for they saw that his grief was very great.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 2:1  |  Job 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有一天，神的眾子來侍立在耶和華面前，撒但也來在其中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Again there was a day when the sons of God came to present themselves before the LORD, and Satan came also among them to present himself before the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 2:2  |  Job 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華問撒但說：「你從哪裏來？」撒但回答說：「我從地上走來走去，往返而來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said unto Satan, From whence comest thou? And Satan answered the LORD, and said, From going to and fro in the earth, and from walking up and down in it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 2:3  |  Job 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華問撒但說：「你曾用心察看我的僕人約伯沒有？地上再沒有人像他完全正直，敬畏神，遠離惡事。你雖激動我攻擊他，無故地毀滅他，他仍然持守他的純正。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said unto Satan, Hast thou considered my servant Job, that there is none like him in the earth, a perfect and an upright man, one that feareth God, and escheweth evil? and still he holdeth fast his integrity, although thou movedst me against him, to destroy him without cause.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 2:4  |  Job 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒但回答耶和華說：「人以皮代皮，情願捨去一切所有的，保全性命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Satan answered the LORD, and said, Skin for skin, yea, all that a man hath will he give for his life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 2:5  |  Job 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你且伸手傷他的骨頭和他的肉，他必當面棄掉你。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But put forth thine hand now, and touch his bone and his flesh, and he will curse thee to thy face.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 2:6  |  Job 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對撒但說：「他在你手中，只要存留他的性命。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said unto Satan, Behold, he is in thine hand; but save his life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 2:7  |  Job 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是撒但從耶和華面前退去，擊打約伯，使他從腳掌到頭頂長毒瘡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So went Satan forth from the presence of the LORD, and smote Job with sore boils from the sole of his foot unto his crown.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 2:8  |  Job 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯就坐在爐灰中，拿瓦片刮身體。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he took him a potsherd to scrape himself withal; and he sat down among the ashes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>