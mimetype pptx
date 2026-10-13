--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3db56f9194754530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6c7e2b6673484f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R27a2cb42425842a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R415a2451cea240a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R55865d3ec17c42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R08f303f6eccb43fd" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R842fa9fb6ece4723"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R99bfdfe6c5bb47ef"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rabd8d12e1a3c4d07"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R74b7d1fbd50d42b8"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R16fa03b566f84710"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R1ab337f7b61c408f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9a05774ed5cc4b46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R830edb0757a3480e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rddd7cc89c2144fab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra8e31396fa8141b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd4e417660872475c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R2129f9e176ce4706"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd8f0dae861cb4428"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R73bfa47abaf646c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R47d1fb77bebe426a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R5713826ca19245d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R839ce3de638b4475"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Racfbbffbe0d143ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R6a9c59d655e24080"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R5bfad901d17746a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R8f6c9cf106b64ce4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rbabf43effc54455f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R8342ab4a2a3b427b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R61b150335a76430c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rf46cff99933a469a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rc2be8d50d14f412d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R6880a94794924444"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R413b696c3bb2466d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rfb41c91f863040d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rdd17d5aaed754022"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R355399d0948e46ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R5b2e5fdbc07b4354"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6bfeac48fef44ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R842fa9fb6ece4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rabd8d12e1a3c4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5a45a3bfc8d149ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7c7c97690e6d4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R16fa03b566f84710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf3a30b12b61d4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0486b4f37cd24b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9d4af24bd35d4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R84e66862472b4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9b52a60657254a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5bd82173e8b2482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb056a8e68bcd4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc9d9a837168f40c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R260f8cd8292d45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8251b8b724d84d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd93545c68e964dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R30d32f7de3d14e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra6106c352acd4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd3b47bcdef344090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4e5ed3d6fbf54488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rae034cd81ed34986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R393bfd60a1794336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4be533e43d004f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd9b84fa815244795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7def9b4e99764ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rda1e7c691c014a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R64a6113f78734c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2487ccfb65a84c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R59fe9822cb024046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1ab337f7b61c408f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R43d38479cc9b4536" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R853610b06e6b41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R99bfdfe6c5bb47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74b7d1fbd50d42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re68b98cdbf194e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R638263d54daf41fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9a05774ed5cc4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R830edb0757a3480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rddd7cc89c2144fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra8e31396fa8141b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd4e417660872475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2129f9e176ce4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd8f0dae861cb4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R73bfa47abaf646c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R47d1fb77bebe426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5713826ca19245d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R839ce3de638b4475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Racfbbffbe0d143ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6a9c59d655e24080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5bfad901d17746a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8f6c9cf106b64ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbabf43effc54455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8342ab4a2a3b427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R61b150335a76430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf46cff99933a469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc2be8d50d14f412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6880a94794924444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R413b696c3bb2466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rfb41c91f863040d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rdd17d5aaed754022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R355399d0948e46ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R5b2e5fdbc07b4354" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R05afc6d41c984b26" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R88245e1aaccd4927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e9e6bca3a024f2b" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbae4810e13fb48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce44cdfa753b4282" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5c0baec0ef41459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd358cb0d0e9f4438" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9b550a88cef54d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0689094425b84ecb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R248446021ddf460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0b076aeb6404ae6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5e145c1c87d74c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4be113eab6347c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2721dd6b23f74143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1f1a2446f3f4444" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf26743f3436341cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0ca6227b20f4a3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6444b1c04cb74875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07a8a51102d4496b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb8bd147b9cac450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90e3a01d28df4f0e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4bf1ed30caf34f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R725bd5743a4043c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Reba01bc72a994937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41f031ebb783466a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R34e86e1fd8944245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fa40abb625b4d41" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re67a8e2603ab4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcbd8174c58ca477c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf30ea1068d6a4270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0202fa37589541cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7a4455031bc94bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f5ef26798194493" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R29723a4153534d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd777d9f5cfbd4bc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2613fee4489a4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e98878a692c42bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra3022a0ca7b046da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85b7479d79be486b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R143ef04e96aa4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52ed1c0c62b44828" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R529a2262e0bc46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7136a5d5261343cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Raa52069c86a249f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95f2b5c87b914c92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R38d40d00825c4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58a92628b0d44c63" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdcd9d85556b64158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6dbfd2fd9c344ebf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R55cce7a450c14d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb673e297ea6c4a5b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R55f39917cca243ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bac32ec85c14380" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R53d5f136c1354b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c9fca97b4c649d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdbdade326d6d4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rffe1de55704c48b7" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R69c5902342714889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfec64f8bdd914027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8161da8e55ed4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R11a26279b7454cb1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R634cafcc59a34307" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2db69c4e51ed42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd5c9c8717aaa4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Reabc3a216cb944dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdef9bdecbb0240ca" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ref54d4e665eb430d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfec64f8bdd914027"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd5c9c8717aaa4680"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8161da8e55ed4d7f"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Reabc3a216cb944dc"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R11a26279b7454cb1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdef9bdecbb0240ca"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7bf126196efd4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc91ce00df5674a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb23fd0727624134" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R97c981b90913401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rba100b79441d4650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8cd911c6db1479d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc91ce00df5674a48"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rdb23fd0727624134"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rba100b79441d4650"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb8cd911c6db1479d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R726e4e2418574a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6e182ea04d374e4b" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd27022aa3e014988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6035815112934a74" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7427d72517c94130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2083263095314664" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c1469b5555e4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra9465e7931004471" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra33bace3bbc34c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1cb62ad2064e4395" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18228cc71df14356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R3d6fc95ef3304b39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R419c2b3298ce4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R88f5faec7aad4b6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a9dba6a80f34dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R18793ac26f394c75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5837e896d19d45c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rda8ad36899c74a0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf51b258cf0d24f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R4493673cdd6e4c35" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc10c934543a34ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R084e3a75dd744490" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rabe67d0a80bd4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rcf19ac57a38b4d2b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00ec1d4a3d80461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R13b4713990dc4d63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R381c7dfedf2243b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R122e6beb700d46b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R488f128dfb0947b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R7ce6f34912d94261" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5efd148c6ffd4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Re74cf64ca8204080" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53f27add920a4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rc1806e648b854c08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f7c8e0e2c474298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R476466cf758d4f59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17e7b84f581a4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R297f98c9c5024cc4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41d99bcf17544a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Raa3fa648b92f481e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Redbc9281dca84cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R82536ca06e3f44e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde40878c6216449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R161876f661e849a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83adb7e12ef64394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R80ac05d36a584eae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09ecc64b34474cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5023f1f37f5e4fb0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08212d1c22524e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R879ce824b8954ae1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00d0fbba963d4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R5abe979dc3fc46b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5e66ad06afa4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R2a2e30535a174be3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb97bbd14900d490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2549b8f4e5254dab" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第12章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 12 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,183 +4421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:9  |  Job 12:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看這一切， 誰不知道是耶和華的手做成的呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who knoweth not in all these that the hand of the LORD hath wrought this?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:10  |  Job 12:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡活物的生命和人類的氣息都在他手中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In whose hand is the soul of every living thing, and the breath of all mankind.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,183 +4729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:11  |  Job 12:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耳朵豈不試驗言語， 正如上膛嘗食物嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Doth not the ear try words? and the mouth taste his meat?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4993,183 +4883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:12  |  Job 12:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>年老的有智慧； 壽高的有知識。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>With the ancient is wisdom; and in length of days understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5185,183 +5037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:13  |  Job 12:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在神有智慧和能力； 他有謀略和知識。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>With him is wisdom and strength, he hath counsel and understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:14  |  Job 12:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他拆毀的，就不能再建造； 他捆住人，便不得開釋。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, he breaketh down, and it cannot be built again: he shutteth up a man, and there can be no opening.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:15  |  Job 12:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他把水留住，水便枯乾； 他再發出水來，水就翻地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, he withholdeth the waters, and they dry up: also he sendeth them out, and they overturn the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,183 +5499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:16  |  Job 12:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在他有能力和智慧， 被誘惑的與誘惑人的都是屬他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>With him is strength and wisdom: the deceived and the deceiver are his.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5953,183 +5653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:17  |  Job 12:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他把謀士剝衣擄去， 又使審判官變成愚人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He leadeth counsellors away spoiled, and maketh the judges fools.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:18  |  Job 12:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他放鬆君王的綁， 又用帶子捆他們的腰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He looseth the bond of kings, and girdeth their loins with a girdle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,183 +5961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:1  |  Job 12:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯回答說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Job answered and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:19  |  Job 12:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他把祭司剝衣擄去， 又使有能的人傾敗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He leadeth princes away spoiled, and overthroweth the mighty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,183 +6269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:20  |  Job 12:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他廢去忠信人的講論， 又奪去老人的聰明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He removeth away the speech of the trusty, and taketh away the understanding of the aged.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6913,183 +6423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:21  |  Job 12:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使君王蒙羞被辱， 放鬆有力之人的腰帶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He poureth contempt upon princes, and weakeneth the strength of the mighty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7105,183 +6577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:22  |  Job 12:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他將深奧的事從黑暗中彰顯， 使死蔭顯為光明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He discovereth deep things out of darkness, and bringeth out to light the shadow of death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7297,183 +6731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:23  |  Job 12:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使邦國興旺而又毀滅； 他使邦國開廣而又擄去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He increaseth the nations, and destroyeth them: he enlargeth the nations, and straiteneth them again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7489,183 +6885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:24  |  Job 12:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他將地上民中首領的聰明奪去， 使他們在荒廢無路之地漂流；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He taketh away the heart of the chief of the people of the earth, and causeth them to wander in a wilderness where there is no way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7681,183 +7039,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:25  |  Job 12:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們無光，在黑暗中摸索， 又使他們東倒西歪，像醉酒的人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They grope in the dark without light, and he maketh them to stagger like a drunken man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7873,183 +7193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:2  |  Job 12:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們真是子民哪， 你們死亡，智慧也就滅沒了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>No doubt but ye are the people, and wisdom shall die with you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8065,183 +7347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:3  |  Job 12:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我也有聰明，與你們一樣， 並非不及你們。 你們所說的，誰不知道呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I have understanding as well as you; I am not inferior to you: yea, who knoweth not such things as these?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8257,183 +7501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:4  |  Job 12:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我這求告神、蒙他應允的人 竟成了朋友所譏笑的； 公義完全人竟受了人的譏笑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am as one mocked of his neighbour, who calleth upon God, and he answereth him: the just upright man is laughed to scorn.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8449,183 +7655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:5  |  Job 12:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>安逸的人心裏藐視災禍； 這災禍常常等待滑腳的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that is ready to slip with his feet is as a lamp despised in the thought of him that is at ease.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:6  |  Job 12:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>強盜的帳棚興旺， 惹神的人穩固， 神[多將財物]送到他們手中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The tabernacles of robbers prosper, and they that provoke God are secure; into whose hand God bringeth abundantly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,183 +7963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:7  |  Job 12:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你且問走獸，走獸必指教你； 又問空中的飛鳥，飛鳥必告訴你；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ask now the beasts, and they shall teach thee; and the fowls of the air, and they shall tell thee:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9025,183 +8117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 12:8  |  Job 12:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>或與地說話，地必指教你； 海中的魚也必向你說明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or speak to the earth, and it shall teach thee: and the fishes of the sea shall declare unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>