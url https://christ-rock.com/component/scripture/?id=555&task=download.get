--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5d46fb366916469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra3f937e012494fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R095cbeb8b0164564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R44a52a143bf74961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5152757379024177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd0f4827e6b934eff" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb4e9771b494c4c50"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5a818034d38e4f57"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb99546d600dd46e6"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R01fd891e012748fd"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re973a52259fc4fca"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R79750f498c2047ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5f3ddd302e094fb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R18c96fca03db4e36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb0be4d1027ff4f37"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra0f95cc8d8f04872"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7ea203d096ab4a0d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R2079f97cd8d747ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd0389fed19804f6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc9a6ea4b1c3548ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R165f7c7150af4efe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R4aad36c716a04b1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R534b654b410b47c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rff68eb5aa3814f28"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb19f8fe68289476b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R2c59020613854d6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R207ecbb6d0704e2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R72fda893da1c4d39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R24e4bde2bdb941bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R7ced0bba275f40f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R89d24609127f4f95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R90ebe408a5b647b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R47c963b2bf7442e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R83fbf572d48e4da0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R123230a637b64928"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rae9729a31afc4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb4e9771b494c4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb99546d600dd46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1b99a63d9ee44a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1fc275a7ecf8414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re973a52259fc4fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf63697d469e940f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3e604cf9ae9e4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc589fcf173a14fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0bba9ef33c484f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb1d1ac558ead4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R61b02f4e3f5a4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd4403a7955f14ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1138e600a83643cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R867dddeb2e564cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc643df94b8054c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R437534932c1548a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1d248903062d46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf256fefdafdb411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3ed71a7559ea448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4994b75caab44961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R72ea55ea93394f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1b7b4b71767f4937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd98c1e0764f848ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R90e22ac2c7fd4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7ffd49986ad441d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd270dd2744594a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R79750f498c2047ac" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R04d55a219f2e479f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Raeab4e91ff6b4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5a818034d38e4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01fd891e012748fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb27f74ef329a49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re7285a7e138f4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5f3ddd302e094fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R18c96fca03db4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb0be4d1027ff4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra0f95cc8d8f04872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7ea203d096ab4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2079f97cd8d747ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd0389fed19804f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc9a6ea4b1c3548ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R165f7c7150af4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4aad36c716a04b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R534b654b410b47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rff68eb5aa3814f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb19f8fe68289476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2c59020613854d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R207ecbb6d0704e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R72fda893da1c4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R24e4bde2bdb941bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7ced0bba275f40f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R89d24609127f4f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R90ebe408a5b647b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R47c963b2bf7442e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R83fbf572d48e4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R123230a637b64928" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc0dfa7ed75244e4d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R91134e0df5ae4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74f195f357594f55" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R645814f2e7514ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a178e2ee5fe4d02" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R303b63738f1a44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08d7f9d81c2e43d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0111e0224ef74d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf359912eac7d4645" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R245f758235174cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R674bba70b905416d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R87e4bd1897a8420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32fad5f81b584696" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R529ad01ee7264e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54c6e4d7fc964bde" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Racbcdeaa3e80405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6896270165214d31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra07f1e158f964cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra54a1cbcb85d453b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf30b5e726945439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7d66ce89f014660" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbc27abefcda040bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21b6fa72fd0b4e50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf7af17a4198f4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3c1f1bb5a5f4f56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd196a2b29f364597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12b81a21d1504886" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R93bd2c5ee1d54529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83fed3d023da4d75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Reff77acbc0464379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a4f6dcf81674b29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R185c13c42515492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf39caf60d914e8e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4309d13834e84880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6196b46bbebc4fcc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2927a54be9b342e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4a9f7658a92429a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R86af78dbea3b45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R296096376db24c7f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rce20ca02c9e24e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b828d9fe87048da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R64141b21a36f467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f9786536d42451f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbad6c17e06e14310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e7385a72d3543a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1f8681e385624368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9fb6e1db45a74632" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R47edd90a57a94015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R416e3ab928384d10" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R696eac147a77449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ea75dabd94e40e2" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R79bd69164fc2472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1d8ba3c0e9314f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfc67486497e94923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc4e9b191ed754c20" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdf7729fe93874acf" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R13b4d3873cef4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R04df49c9586944c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb15eeed028424eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R928ebfa94955471f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2b72d7cc491842cb" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1d8ba3c0e9314f7a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R04df49c9586944c3"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfc67486497e94923"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb15eeed028424eca"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc4e9b191ed754c20"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R928ebfa94955471f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7136a84602be49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1ab9793ca8504c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ba8ba1d946344c7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5fa6f1fbe2474fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf38b941b32df4278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf63583bca3604960" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1ab9793ca8504c5c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6ba8ba1d946344c7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf38b941b32df4278"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf63583bca3604960"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51d2f12382634191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbfc1ae245f5b4024" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8b80e9b00f04b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R764f3fefd96c4ddd" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39decbb3ac4b4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb8cdf407384148d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6bf9d8e550f44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R7560c860b91b4d2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0af430a7dcea4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Re74d4a9aa5b04a47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c7bd676f9004dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Re70c4633c1724329" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R270c82b5d0b84982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R89119d8a6ffc4196" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f6f9ed15a8c4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R39d2fc0d43104c5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re47632769d014dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R671befc39b754b69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad7398b9cb1d43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rdfa1eee5347c45f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccccb5c881124a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R7e7d61d4492a421f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8df5cacca1d84668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R9e058a634fad4714" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce2bc580cda64f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R498bc42bb9054d38" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8fc3e4e0ce2428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0dd865146560474c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d5bbf25671540b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R0822842fa3094b9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0275564d3e6b4309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rbdc7e7928f004f76" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re40b67263c2b4839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R2188be51725e4fd5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc50baa5a2c3b4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rcc7140f503cc41a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc79a84b1f6124a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7cbfa30940be4d16" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf50e5d214f5d4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R5347c5e44f4741b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R257e7c93893a4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf0844dc40fe949a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4c27752b1d14d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf6403074f7a74595" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R585becb00f4d4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R5a133449f83e4d61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0730405fac6a4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R3a28f08760d445a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c34e1b5b2a548ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc0d191efa5e74390" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第32章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 32 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:9  |  Job 32:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尊貴的不都有智慧； 壽高的不都能明白公平。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Great men are not always wise: neither do the aged understand judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:10  |  Job 32:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此我說：你們要聽我言； 我也要陳說我的意見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore I said, Hearken to me; I also will shew mine opinion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:11  |  Job 32:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們查究所要說的話； 那時我等候你們的話， 側耳聽你們的辯論，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I waited for your words; I gave ear to your reasons, whilst ye searched out what to say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:12  |  Job 32:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>留心聽你們； 誰知你們中間無一人折服約伯， 駁倒他的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, I attended unto you, and, behold, there was none of you that convinced Job, or that answered his words:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:13  |  Job 32:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們切不可說：我們尋得智慧； 神能勝他，人卻不能。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lest ye should say, We have found out wisdom: God thrusteth him down, not man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:14  |  Job 32:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯沒有向我爭辯； 我也不用你們的話回答他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now he hath not directed his words against me: neither will I answer him with your speeches.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:15  |  Job 32:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們驚奇不再回答， 一言不發。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They were amazed, they answered no more: they left off speaking.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:16  |  Job 32:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我豈因他們不說話， 站住不再回答，仍舊等候呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I had waited, (for they spake not, but stood still, and answered no more;)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:17  |  Job 32:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也要回答我的一分話， 陳說我的意見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I said, I will answer also my part, I also will shew mine opinion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:18  |  Job 32:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我的言語滿懷； 我裏面的靈激動我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I am full of matter, the spirit within me constraineth me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:1  |  Job 32:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是這三個人，因約伯自以為義就不再回答他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So these three men ceased to answer Job, because he was righteous in his own eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:19  |  Job 32:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的胸懷如盛酒[之囊]沒有出氣之縫， 又如新皮袋快要破裂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, my belly is as wine which hath no vent; it is ready to burst like new bottles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:20  |  Job 32:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要說話，使我舒暢； 我要開口回答。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will speak, that I may be refreshed: I will open my lips and answer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:21  |  Job 32:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必不看人的情面， 也不奉承人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let me not, I pray you, accept any man’s person, neither let me give flattering titles unto man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:22  |  Job 32:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我不曉得奉承； [若奉承]，造我的主必快快除滅我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I know not to give flattering titles; in so doing my maker would soon take me away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:2  |  Job 32:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時有布西人蘭族巴拉迦的兒子以利戶向約伯發怒；因約伯自以為義，不以神為義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then was kindled the wrath of Elihu the son of Barachel the Buzite, of the kindred of Ram: against Job was his wrath kindled, because he justified himself rather than God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:3  |  Job 32:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又向約伯的三個朋友發怒；因為他們想不出回答的話來，仍以約伯為有罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also against his three friends was his wrath kindled, because they had found no answer, and yet had condemned Job.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:4  |  Job 32:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利戶要與約伯說話，就等候他們，因為他們比自己年老。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now Elihu had waited till Job had spoken, because they were elder than he.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:5  |  Job 32:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利戶見這三個人口中無話回答，就怒氣發作。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When Elihu saw that there was no answer in the mouth of these three men, then his wrath was kindled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:6  |  Job 32:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>布西人巴拉迦的兒子以利戶回答說： 我年輕，你們老邁； 因此我退讓，不敢向你們陳說我的意見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Elihu the son of Barachel the Buzite answered and said, I am young, and ye are very old; wherefore I was afraid, and durst not shew you mine opinion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:7  |  Job 32:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說，年老的當先說話； 壽高的當以智慧教訓人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I said, Days should speak, and multitude of years should teach wisdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 32:8  |  Job 32:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但在人裏面有靈； 全能者的氣使人有聰明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But there is a spirit in man: and the inspiration of the Almighty giveth them understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>