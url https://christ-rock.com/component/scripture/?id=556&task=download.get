--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R78bfa56c46b745b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb81b59c5b96d44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Recd480fdcb684725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfed0373d80d04e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R144553184f7d488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1c1fa3f1fbca4fef" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4544a43d612c4e24"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R297954a601744502"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3ed91470056b48c1"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbbb3013aea214652"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd55937e68ed641af"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R577d3feffad74545"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2899cacd4f484187"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R887cc197db8f49cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re8962a47eceb4ed4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0af11176306b4a92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R12d263e142e54278"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4114404451aa4bf0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3875fdb49b0347ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rdb7a325f0a384881"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd7829e470c334c03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R29ab40df70434058"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R4ad5870104c54d4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R079c464b834a4641"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R42c1dfbf99b54518"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rfb68a8fefac14fb2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rbedb465293944b48"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf9bff296e4a84448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4544a43d612c4e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ed91470056b48c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf7ff47d0d7c744b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R09118f87c048403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd55937e68ed641af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc344d2b153f04d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R409fafd973cc4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbb299068879d498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6052b831b3264727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5e4e55dceaff4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1c32ccdfcaa743a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4be5b4fd91124661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re95c00687b2e4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R605dece4e53547b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R776971ce82564da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R21d5df1e8e1c454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8246437724f84a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R276b8b83decb427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R577d3feffad74545" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re72d7392417b47d1" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb195745096a64f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R297954a601744502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbb3013aea214652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra14ef0bb08e84ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd646622480ad4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2899cacd4f484187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R887cc197db8f49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re8962a47eceb4ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0af11176306b4a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R12d263e142e54278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4114404451aa4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3875fdb49b0347ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdb7a325f0a384881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd7829e470c334c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R29ab40df70434058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4ad5870104c54d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R079c464b834a4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R42c1dfbf99b54518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfb68a8fefac14fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rbedb465293944b48" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6f5afb0421f54bc5" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re7c88d3928a64864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27589be7f9784078" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb25f2771594d4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rffdc9b444e4d41f7" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcb5bdf5239c94ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b7386d627734bdf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re3ec889d86684f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42824a7a517f4169" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb87fe18860ab4bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R943386ad98384933" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R38b5bbe306f5449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R908360886f8d4598" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rad341310b1e741bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60133f2d11584806" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R76785ddab03c4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d0d987c38364dde" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8a39f36358274f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a0ab1403fd24b34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R508464a61bb3478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8895371063f24b35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdf5b29b2e5fc4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcbaf19078cf34b79" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raecbdac5b8c04f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e6cb3d082d94cf6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1cacde9eba2d4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55e1e509c6114234" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra1b539050a364d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6efe1013b0d4c32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb85425fa83ce42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc67b3e747789456f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc14fb722ae284969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9ea3df6cfda47e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3b8cba7a8b164501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb57f9b69b40d452e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdff00ed870bf4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R01a35856c6164180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R28faaa5291eb4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb1a838eec4fd4153" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R91bc60a482634f34" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R67912da538bc4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8d83fd3ad4494951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Raef604c92dd84f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra972375b4be24fcd" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0226978bcc70419d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R01a35856c6164180"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8d83fd3ad4494951"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R28faaa5291eb4167"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raef604c92dd84f1e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb1a838eec4fd4153"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra972375b4be24fcd"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc8b1baa827704ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8e3c6be3cb11436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82bdaf44b69a44f8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R08f87b13f65b4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd32f55f7c37846d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad7331af37354772" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8e3c6be3cb11436e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R82bdaf44b69a44f8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd32f55f7c37846d6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rad7331af37354772"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raad66a80280d433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra550d57b9a5e416c" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bf21b12bf614acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re0b2076314d043fd" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8f36b47754b428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1a825f8e9c834d5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R629248b4eebe4a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R75df9caea7444e73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ca4babcd82f4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf08f36f80b1143b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2a3f2fe7f304424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rf98d79dacc374d96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb01aa4449cd1486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R87ceafc38b27469a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2369aca46e3a40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R610ada15e41d435c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8cf7ed7e578540e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rebf4fc5fc9ab4620" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90318fca9b07400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R1e25eda0cec9416c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7c25aa2256f4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R327e2edf1867418f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65a890e6aaf643f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R16cdc88f1afb4375" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99b2284487a84bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re63e9d24fd5548f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c32736509e94503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd1a25e3bb5e3482d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb8b6db8c2654f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb09dc334c5354b94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd46f09a7e1844866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R74ce7db658b84b7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra66f780078bb4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf422b347e12f48b8" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第26章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 26 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,183 +3277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 26:9  |  Job 26:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>遮蔽他的寶座， 將雲鋪在其上；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He holdeth back the face of his throne, and spreadeth his cloud upon it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 26:10  |  Job 26:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在水面的周圍劃出界限， 直到光明黑暗的交界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath compassed the waters with bounds, until the day and night come to an end.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,183 +3585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 26:11  |  Job 26:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天的柱子因他的斥責震動驚奇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The pillars of heaven tremble and are astonished at his reproof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 26:12  |  Job 26:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他以能力攪動大海； 他藉知識打傷拉哈伯，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He divideth the sea with his power, and by his understanding he smiteth through the proud.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,183 +3893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 26:13  |  Job 26:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>藉他的靈使天有妝飾； 他的手刺殺快蛇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By his spirit he hath garnished the heavens; his hand hath formed the crooked serpent.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4233,183 +4047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 26:14  |  Job 26:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，這不過是神工作的些微； 我們所聽於他的是何等細微的聲音！ 他大能的雷聲誰能明透呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lo, these are parts of his ways: but how little a portion is heard of him? but the thunder of his power who can understand?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4425,183 +4201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 26:1  |  Job 26:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯回答說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Job answered and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 26:2  |  Job 26:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無能的人蒙你何等的幫助！ 膀臂無力的人蒙你何等的拯救！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How hast thou helped him that is without power? how savest thou the arm that hath no strength?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,183 +4509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 26:3  |  Job 26:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無智慧的人蒙你何等的指教！ 你向他多顯大知識！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How hast thou counselled him that hath no wisdom? and how hast thou plentifully declared the thing as it is?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5001,183 +4663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 26:4  |  Job 26:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你向誰發出言語來？ 誰的靈從你而出？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To whom hast thou uttered words? and whose spirit came from thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5193,183 +4817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 26:5  |  Job 26:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在大水和水族以下的陰魂戰兢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Dead things are formed from under the waters, and the inhabitants thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5385,183 +4971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 26:6  |  Job 26:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在神面前，陰間顯露； 滅亡也不得遮掩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hell is naked before him, and destruction hath no covering.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 26:7  |  Job 26:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神將北極鋪在空中， 將大地懸在虛空；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He stretcheth out the north over the empty place, and hangeth the earth upon nothing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,183 +5279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 26:8  |  Job 26:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將水包在密雲中， 雲卻不破裂；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He bindeth up the waters in his thick clouds; and the cloud is not rent under them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>