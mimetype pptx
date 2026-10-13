--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R04de64b29ba44f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re4eede119551412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbb42abc1df904932" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9a0b63fc5a2248d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R022564a320d042cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R84b6393f3bcb4b48" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc6ffe737160e4d07"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1fa4f2ade0ca42f5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfc42a4c3ccbf4cee"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R507a8a22068d4385"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re58952376a3f41a6"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rfb49033988f04610"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R95163d1fdeab43eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R157763b746a84e45"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rbbc0a455c91c4b40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8689ceb98f954d35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R825049c5c3c64ac8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb7c2aa0bb2804249"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc278845d63424b05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc57925ffc01d4203"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Raab2e55495854c13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R9be7fc8cb88841e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R9b0db0d9be644b86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rbe25ac11fc9f4d59"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R947ef5716ed14464"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R17e8c597296949c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R6f9af528968c418d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rbfe2ae168bd44fab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rc2c5028232984bea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Re09126b57ba34683"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rf28f1a91fe2f4e5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Re5e4af2a88c446c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R56b60a68aad949a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R1399c9ddf0a940ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R394ed8a749534b02"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1a021adb0c6f4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc6ffe737160e4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc42a4c3ccbf4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R247c6c2af5d64fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1fa127da58914770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re58952376a3f41a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R94684407f43849cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R47264e024bd2454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R385d4e74155e401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9ec5199e243944c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R28a1ee766d3f44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R88de1f6c98b54cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4a645d3d1d15431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0cf7662cb0c54721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8f265b7e29b94587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9a96fd219cba4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8bdb9fb8084d4033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9516afbd3f8d4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdbc9ee3ecb2d491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6dcec4fdc400410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Radb7282943264977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb214cd5388af4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R34653840664841c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc304ab585cb04a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R35f48e11987e4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra14775d089aa40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5d981d645ccf499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rfb49033988f04610" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R48d8b813b239430e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0046b4cd95dc43cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1fa4f2ade0ca42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R507a8a22068d4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R03cde2a2f10d4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R70032b3bab4646a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R95163d1fdeab43eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R157763b746a84e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbbc0a455c91c4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8689ceb98f954d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R825049c5c3c64ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb7c2aa0bb2804249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc278845d63424b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc57925ffc01d4203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raab2e55495854c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9be7fc8cb88841e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9b0db0d9be644b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbe25ac11fc9f4d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R947ef5716ed14464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R17e8c597296949c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6f9af528968c418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbfe2ae168bd44fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc2c5028232984bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re09126b57ba34683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf28f1a91fe2f4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re5e4af2a88c446c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R56b60a68aad949a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1399c9ddf0a940ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R394ed8a749534b02" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re4d0b620fc4a40c8" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1bc9db664a5f4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R170f1af9f2b84e70" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R228a81049ff645f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c1c3f1ca31147fc" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8c46804de30248c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7e037453a9d46db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rada590adf4894251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R147283efb4714794" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc391b9fbe11544c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red2fbf32b2984892" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3b0f9f1c25a34663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9a5909755f34996" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re59843ddc7ce4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1a3a652e6074907" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1d80ea321d8c4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba00213be9284280" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R31318ae724534a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R679007fed5f846d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc827b000edda4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R107b91865b9c40a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf82e7b38c742410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d07c5964f57499f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re6da57992cba40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a1830ecfb0240f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R15ea1e88011d4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfafdd0b9cea44fa5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R11c080deacea4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85e1bf27e2044941" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc6bf7c27ebd24380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c8f45cbc8c44a7b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re7c56f6bb37f4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ef6b56a71f84e47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd675ceecc31c449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f9a9ec737d544d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2f4e22191d3b48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R552e5813fa1d47f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4cf164508f194b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2635d7084d8644b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R33d42a1b69e547f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2a6002bf87a4b62" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc1870469a2994896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd52d219fe10e47e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R97b451cd3ccd48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35af331ab3384e3f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R99df6dc8096c47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R102632eb928246fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf8bbd1b6b4ef4317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R062b95ce4f774135" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8624a3a83ad8461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd785d09cdf04d60" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R22a2bb7cf86242d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rada18fa4495d4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb076384c2f0c460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R004d8e54a9c54f4c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9751c1ef2b7a4bd7" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5dbb9ce6eb8a4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R138bf1e3f80d4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rabe867b081344f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4dacfcb790ae4399" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8acc87ebea3d42ee" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rada18fa4495d4658"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R138bf1e3f80d4fff"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb076384c2f0c460b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rabe867b081344f79"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R004d8e54a9c54f4c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4dacfcb790ae4399"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R578667997b2f47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5b393e76888049b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3f9bfa58c7848a1" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ref1de8272eb54087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb800821d74c34fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re22b2ba984cc48a7" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5b393e76888049b8"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf3f9bfa58c7848a1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb800821d74c34fca"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re22b2ba984cc48a7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcae2456ef2d49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Racac95ff96654d00" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a304c30e15c4384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8886ef6279a44dc9" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f6adaceb1a0410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2705aa0907364672" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R631925b8f9bf42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0730783aab6947c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e36d0923f0d4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R2ecf81d2456d4335" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ece24541d194082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc853bceb8a194f2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42f2c60e742346ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R51e6a188be644b98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ddd276910f4417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R47a26ca76d484986" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9062bf5229b4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra3bc346b263940b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re643ae5d80704bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R7f6a92a1bd9b4ee6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb9300bb22224ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R6cfbf6452eec41aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R867d97894b4741e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rba29785991264573" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7fee8df58704fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rfdf879cfc8994422" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e911dbff1ba46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Raafc51d05d7d45f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd593dc1a06f42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R6ccaa8a451af45e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfce636f89465401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rfa244e635c09472f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4bf89685a8a4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R161c0380e6b64a3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf046446ec8e0413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R8d573842e6464fec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b5d18ffa5bc4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rfcc2401544e04b30" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcdcb8a17ae914a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rfcb69497269e404a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0418d9a90b70498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc703e02b699c4b8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R714daf81c9414b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd92e1a4470e44f31" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R076c4ef2f4984a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rbdec26e89b7645a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4282cfcef754136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R5d7086ba1ba14e2b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R558da64a48b2410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2a51fe0492694151" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第16章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 16 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:9  |  Job 16:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主發怒撕裂我，逼迫我， 向我切齒； 我的敵人怒目看我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He teareth me in his wrath, who hateth me: he gnasheth upon me with his teeth; mine enemy sharpeneth his eyes upon me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:10  |  Job 16:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們向我開口， 打我的臉羞辱我， 聚會攻擊我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have gaped upon me with their mouth; they have smitten me upon the cheek reproachfully; they have gathered themselves together against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:11  |  Job 16:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神把我交給不敬虔的人， 把我扔到惡人的手中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God hath delivered me to the ungodly, and turned me over into the hands of the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:12  |  Job 16:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我素來安逸，他折斷我， 掐住我的頸項，把我摔碎， 又立我為他的箭靶子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I was at ease, but he hath broken me asunder: he hath also taken me by my neck, and shaken me to pieces, and set me up for his mark.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:13  |  Job 16:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的弓箭手四面圍繞我； 他破裂我的肺腑，並不留情， 把我的膽傾倒在地上，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His archers compass me round about, he cleaveth my reins asunder, and doth not spare; he poureth out my gall upon the ground.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:14  |  Job 16:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將我破裂又破裂， 如同勇士向我直闖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He breaketh me with breach upon breach, he runneth upon me like a giant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:15  |  Job 16:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我縫麻布在我皮膚上， 把我的角放在塵土中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have sewed sackcloth upon my skin, and defiled my horn in the dust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:16  |  Job 16:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的臉因哭泣發紫， 在我的眼皮上有死蔭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My face is foul with weeping, and on my eyelids is the shadow of death;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:17  |  Job 16:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的手中卻無強暴； 我的祈禱也是清潔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Not for any injustice in mine hands: also my prayer is pure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:18  |  Job 16:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地啊，不要遮蓋我的血！ 不要[阻擋]我的哀求！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O earth, cover not thou my blood, and let my cry have no place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:1  |  Job 16:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯回答說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Job answered and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:19  |  Job 16:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現今，在天有我的見證， 在上有我的中保。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also now, behold, my witness is in heaven, and my record is on high.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:20  |  Job 16:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的朋友譏誚我， 我卻向神眼淚汪汪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My friends scorn me: but mine eye poureth out tears unto God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:21  |  Job 16:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願人得與神辯白， 如同人與朋友辯白一樣；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O that one might plead for a man with God, as a man pleadeth for his neighbour!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:22  |  Job 16:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為再過幾年， 我必走那往而不返之路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When a few years are come, then I shall go the way whence I shall not return.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:2  |  Job 16:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣的話我聽了許多； 你們安慰人，反叫人愁煩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have heard many such things: miserable comforters are ye all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:3  |  Job 16:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>虛空的言語有窮盡嗎？ 有甚麼話惹動你回答呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall vain words have an end? or what emboldeneth thee that thou answerest?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:4  |  Job 16:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也能說你們那樣的話； 你們若處在我的境遇， 我也會聯絡言語攻擊你們， 又能向你們搖頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I also could speak as ye do: if your soul were in my soul’s stead, I could heap up words against you, and shake mine head at you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:5  |  Job 16:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我必用口堅固你們， 用嘴消解[你們的憂愁]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I would strengthen you with my mouth, and the moving of my lips should asswage your grief.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:6  |  Job 16:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我雖說話，憂愁仍不得消解； 我雖停住不說，憂愁就離開我嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though I speak, my grief is not asswaged: and though I forbear, what am I eased?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:7  |  Job 16:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但現在神使我困倦， 使親友遠離我，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now he hath made me weary: thou hast made desolate all my company.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 16:8  |  Job 16:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又抓住我，作見證[攻擊我]； 我身體的枯瘦也當面見證我的不是。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou hast filled me with wrinkles, which is a witness against me: and my leanness rising up in me beareth witness to my face.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>