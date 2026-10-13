--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -65,126 +65,126 @@
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdf77911016a2429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R45f397429dde4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1e69d3b51ad045f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R37044e9e94764b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd45dc07de1a74c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc35ad95ad7084346" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbb3dc70e93f84aac"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R52f17284e87c4c6a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1e9269acb6e84127"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6ee9e0135ce54f32"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7938cc61782742b4"/>
-[...32 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R52185bb58ae44fe9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0cfc06cb51bc4689"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R296e7b5ed3b94466"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R405f970d6cc04495"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2fc0b7769b6e4546"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8017c9c45934486b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R451a89e168cd4ea0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R77467d82e31c47cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Raccb2f58a8a94ce3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2becd2c826ee41b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R2d218efb20ea4bee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R6e58db4234c047d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R980ae254a4ba4316"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R2d1a9e4a16594f8a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R99ff5cbba61c4a45"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R457347877fdb429c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rdc4a4370575e4359"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R97aca471e9d54add"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rdf49806302944b97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R5ee60bb5836149b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R5bb990696a884937"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rf2cfe16993c845be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rfe329b293d434cd1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rf2d9c90432114d5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Ra6a856e2637c4dab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R2a8b586c3694444c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R44060cea73a14456"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R620c3ded1cbe4d75"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rf60417a6628d407e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R637b948440534410"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R374462c6ff9449c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Re7ab9f7bd706459b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R9e23b95c69ba49e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R067403a5a1c640ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rc8b5576701384948"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3101801cb06d4e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbb3dc70e93f84aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e9269acb6e84127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R48ff13587ca54faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R63133372af4445bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7938cc61782742b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb3705f99aeca4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8626566d0f9643f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd1b69fa8377e4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re54066fab4cf4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbc26b72ef1464630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra010f0ef53874ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R56215170cd6144dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R370d694b4f5f4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra28825b1e77444bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R99dc1aae05ee42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc6e27a4296c74e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb7d3ee90aecd4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc994cfb2e19b4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc87b05cb7ed340e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd47200fd4c2c47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R97ddca68de2e4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbd57047df2674d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3f66117ac1334e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9beb7f8811274129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R799fd28d1db84e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rbc5c72ac2ce74cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf27b74d2675b43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R69f58a8db961440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rca9ebf52785d414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R6eb36a028d624eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R2f889252c1d343f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R4373c4a65a0b4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R47c8344144504452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R10b963ae7d0145fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rb79d790b863946d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R9670ed127ba94951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Re215cf9d82f44857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R52185bb58ae44fe9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rff84db8069024727" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R117e3c237641476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R52f17284e87c4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ee9e0135ce54f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rda4ab165ad4d4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7b239c49d6c14b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0cfc06cb51bc4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R296e7b5ed3b94466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R405f970d6cc04495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2fc0b7769b6e4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8017c9c45934486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R451a89e168cd4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R77467d82e31c47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Raccb2f58a8a94ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2becd2c826ee41b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2d218efb20ea4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6e58db4234c047d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R980ae254a4ba4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2d1a9e4a16594f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R99ff5cbba61c4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R457347877fdb429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rdc4a4370575e4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R97aca471e9d54add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rdf49806302944b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5ee60bb5836149b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5bb990696a884937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf2cfe16993c845be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rfe329b293d434cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf2d9c90432114d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra6a856e2637c4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2a8b586c3694444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R44060cea73a14456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R620c3ded1cbe4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rf60417a6628d407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R637b948440534410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R374462c6ff9449c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Re7ab9f7bd706459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R9e23b95c69ba49e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R067403a5a1c640ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rc8b5576701384948" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd2297264c60d4d80" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -388,150 +388,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7a0cdf8d05554cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf26acc896034482c" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra859bf7faf2a4cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb577d6c483dd46bd" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra894b58a7f404af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4393b61ad57b485c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R92c4e9085fd4410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b0de99e70874e39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra8a13802a04d4b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7c137a6eac54030" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R15a69509bbac4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d9a80c9a3e44cc1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2c174cd511514d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe77d93cba724343" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4c49873e93f9460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24cb9162a6b44ba8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb8af6c03d689437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e6b7e6ef30647b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R889c38ce0e344c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57684d579cbc4449" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R56626434431f4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34de432bc3fe4c46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rffb88efb19e9408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb90395e25e14efb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra818f0b8f42f447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1149a212a0964e67" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcfb80dc8ba1242fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d064d4e8eaa4335" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R06b7fc2eb9fe42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c536e9a8ea74d7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R610f091d6f7849a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb14997ecf7e74f60" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9554151bc8c0423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e1f9adf8e9a4cbd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc55abcb471db4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ae6db22a09b4990" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ref0cb76d7677446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0e749f5cd8542d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R45acbe1b61344991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bfaedda489e478c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R48fe76e6bc174bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bf2360d7a004ae4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R1370ab739c1046dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4625a97cffd4fd1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R27f08c46a5cb4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce8aa70559d64b94" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R1ae9efa080ae4418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91d4b6b7c0644ce3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R92c5ec92900c469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfefcd252c2ce4655" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R59d0eb48c00d480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5e2fa1f649645cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R81bf513a283a4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17283a4bc606429d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R76f954c5ec094976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1361e231c30a4d05" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rc182f32f36d74c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68ab3193eaac4153" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R369a50622f7547b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95513b0579f74ac2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R96a2fef60bfd4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R490e860698d44208" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re4af6fb022a14804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raad78c76a6774fcc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3fe11d666c9d4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17da54d89aa5403b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re4333381a5034df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c8224caf38b414e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R980a82f816ce4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9ca80e0d03647e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R47c29672564f452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda740e1b82cf433b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3720,100 +3720,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9515f5bc883f43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd85090349aff41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf8ad4a0c8ab942aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6104df888b1a4970" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re57b6b74412e49af" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R44692de1c7234dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R186c820a19ba4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfd1d2d42cf6d4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd180fbbe93ff4dd8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5d50bfd3d8b849a7" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd85090349aff41d9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R186c820a19ba4a05"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf8ad4a0c8ab942aa"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfd1d2d42cf6d4294"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4839,116 +4839,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6104df888b1a4970"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd180fbbe93ff4dd8"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R00e22413ca0642d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1cc1810cb6b04dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R409bacc02e864f6a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R90200a38b5b0415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re8bc0b23c5cf45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R865acf54becb445e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1cc1810cb6b04dca"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R409bacc02e864f6a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re8bc0b23c5cf45d5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R865acf54becb445e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5012,150 +5012,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74c24d2442514b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R56e29658404548f4" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e59c19d41914d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4b15566bbc4e4125" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e3e584598ef4ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R45e05d0f08044b7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1caac1a971ca43eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re9fbfb5eca5c4477" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c6d3fd70d4e41c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra60a7f97533d4c2e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R917c5e3924c6493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R77275576d4614b77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78080636b5ae458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R83895dee3ee845ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64eb911f915c49b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R452cb8f1f0a84533" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67565c11f0f94b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rf1f91782e38a4134" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6bb602981944a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R16232a3ce4b8410b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7fc6c265b8be42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R85a9d7e612b34948" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1fed6ec8c48e42a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rea5ccf833f4b4cd9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30d881cdb0e0437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rf1415b114a4a4751" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc485ca3ed72c42a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R81110a1661c249c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc586acbd5fb74be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R904b30efd49f4a23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa2d9e2b5e0c419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R70f39a356c264250" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6da0ceeb57b04af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R4669928ff0144086" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2631099a4fec41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R9ebd31787375490c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1621a8d5841947b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R19aebd823a28411e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2a7a0613f624232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rf75cd7945147484c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14c8fa0ada794c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R276ddf5c990c46be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32d373cfeb6142b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R261713631a044742" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc15ec1ec4d7b4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rc34f7343aa314897" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R540ee03064f14cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R24ffa868a3cc46d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d971164e09c4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6419a2c0f1004314" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae80ce77f9ef49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R7132e7a0b8b94bb1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3f371f1080c4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R16d594b3d9f1455f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb451a9891d847ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R47de59cb47f249ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd371d7729d6c4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rb10920f1464045bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c2a359f83644cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R08e9cab984574cf8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re224279a296c4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R0b88acaf30304151" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91566c6b50f04e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re68c9de6f17e4ae1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84ecdb1682c6435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rfca88ec98d2947c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c6a15bc6a384c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rddedd62a9d454b77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3181ed887a0d4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rac6a30342b444190" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbf1620c9c03427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R69b99775fcdc46ee" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5173,65 +5173,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第36章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 36 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5249,183 +5253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:9  |  Job 36:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他就把他們的作為和過犯指示他們， 叫他們知道有驕傲的行動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then he sheweth them their work, and their transgressions that they have exceeded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5441,183 +5407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:10  |  Job 36:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他也開通他們的耳朵得受教訓， 吩咐他們離開罪孽轉回。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He openeth also their ear to discipline, and commandeth that they return from iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5633,183 +5561,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:11  |  Job 36:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們若聽從事奉他， 就必度日亨通，歷年福樂；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If they obey and serve him, they shall spend their days in prosperity, and their years in pleasures.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5825,183 +5715,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:12  |  Job 36:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若不聽從， 就要被刀殺滅，無知無識而死。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if they obey not, they shall perish by the sword, and they shall die without knowledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6017,183 +5869,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:13  |  Job 36:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那心中不敬虔的人積蓄怒氣； 神捆綁他們，他們竟不求救；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the hypocrites in heart heap up wrath: they cry not when he bindeth them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6209,183 +6023,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:14  |  Job 36:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必在青年時死亡， 與污穢人一樣[喪命]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They die in youth, and their life is among the unclean.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6401,183 +6177,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:15  |  Job 36:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神藉着困苦救拔困苦人， 趁他們受欺壓開通他們的耳朵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He delivereth the poor in his affliction, and openeth their ears in oppression.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6593,183 +6331,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:16  |  Job 36:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神也必引你出離患難， 進入寬闊不狹窄之地； 擺在你席上的必滿有肥甘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even so would he have removed thee out of the strait into a broad place, where there is no straitness; and that which should be set on thy table should be full of fatness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6785,183 +6485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:17  |  Job 36:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你滿口有惡人批評的言語； 判斷和刑罰抓住你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou hast fulfilled the judgment of the wicked: judgment and justice take hold on thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6977,183 +6639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:18  |  Job 36:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可容忿怒觸動你，使你不服責罰； 也不可因贖價大就偏行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because there is wrath, beware lest he take thee away with his stroke: then a great ransom cannot deliver thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7169,183 +6793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:1  |  Job 36:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利戶又接着說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Elihu also proceeded, and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7361,183 +6947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:19  |  Job 36:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的呼求，或是你一切的勢力， 果有靈驗，叫你不受患難嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Will he esteem thy riches? no, not gold, nor all the forces of strength.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7553,183 +7101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:20  |  Job 36:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要切慕黑夜， 就是眾民在本處被除滅的時候。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Desire not the night, when people are cut off in their place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7745,183 +7255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:21  |  Job 36:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要謹慎，不可重看罪孽， 因你選擇罪孽過於選擇苦難。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take heed, regard not iniquity: for this hast thou chosen rather than affliction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7937,183 +7409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:22  |  Job 36:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神行事有高大的能力； 教訓人的有誰像他呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, God exalteth by his power: who teacheth like him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8129,183 +7563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:23  |  Job 36:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰派定他的道路？ 誰能說：你所行的不義？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who hath enjoined him his way? or who can say, Thou hast wrought iniquity?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8321,183 +7717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:24  |  Job 36:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你不可忘記稱讚他所行的為大， 就是人所歌頌的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember that thou magnify his work, which men behold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8513,183 +7871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:25  |  Job 36:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他所行的，萬人都看見； 世人也從遠處觀看。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every man may see it; man may behold it afar off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8705,183 +8025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:26  |  Job 36:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神為大，我們不能全知； 他的年數不能測度。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, God is great, and we know him not, neither can the number of his years be searched out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8897,183 +8179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:27  |  Job 36:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他吸取水點， 這水點從雲霧中就變成雨；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he maketh small the drops of water: they pour down rain according to the vapour thereof:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9089,183 +8333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:28  |  Job 36:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雲彩將雨落下，沛然降與世人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which the clouds do drop and distil upon man abundantly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9281,183 +8487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:2  |  Job 36:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你再容我片時，我就指示你， 因我還有話為神說。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Suffer me a little, and I will shew thee that I have yet to speak on God’s behalf.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9473,183 +8641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:29  |  Job 36:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰能明白雲彩如何鋪張， 和神行宮的雷聲呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also can any understand the spreadings of the clouds, or the noise of his tabernacle?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9665,183 +8795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:30  |  Job 36:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他將亮光普照在自己的四圍； 他又遮覆海底。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, he spreadeth his light upon it, and covereth the bottom of the sea.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9857,183 +8949,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:31  |  Job 36:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用這些審判眾民， 且賜豐富的糧食。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For by them judgeth he the people; he giveth meat in abundance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10049,183 +9103,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:32  |  Job 36:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他以電光遮手， 命閃電擊中敵人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>With clouds he covereth the light; and commandeth it not to shine by the cloud that cometh betwixt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10241,183 +9257,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:33  |  Job 36:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所發的雷聲顯明他的[作為]， 又向牲畜指明要起[暴風]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The noise thereof sheweth concerning it, the cattle also concerning the vapour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10433,183 +9411,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:3  |  Job 36:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要將所知道的從遠處引來， 將公義歸給造我的主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will fetch my knowledge from afar, and will ascribe righteousness to my Maker.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10625,183 +9565,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:4  |  Job 36:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的言語真不虛謊； 有知識全備的與你同在。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For truly my words shall not be false: he that is perfect in knowledge is with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10817,183 +9719,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:5  |  Job 36:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神有大能，並不藐視人； 他的智慧甚廣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, God is mighty, and despiseth not any: he is mighty in strength and wisdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11009,183 +9873,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:6  |  Job 36:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他不保護惡人的性命， 卻為困苦人伸冤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He preserveth not the life of the wicked: but giveth right to the poor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11201,183 +10027,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:7  |  Job 36:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他時常看顧義人， 使他們和君王同坐寶座， 永遠要被高舉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He withdraweth not his eyes from the righteous: but with kings are they on the throne; yea, he doth establish them for ever, and they are exalted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11393,183 +10181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 36:8  |  Job 36:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們若被鎖鍊捆住， 被苦難的繩索纏住，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if they be bound in fetters, and be holden in cords of affliction;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>