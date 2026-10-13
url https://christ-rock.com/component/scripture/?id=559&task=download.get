--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -57,122 +57,122 @@
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1e8eb3278b8c411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7d96d1098a6047ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2bfc25c5df1a4caf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2cc8891577164889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8d87d9b711aa4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R916b958baf6d4a31" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R01bcbcca69d44fb6"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ref4b333a38cd444b"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R388be3d3145044e7"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3b7345bfa39c413a"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc33b9954b5334ff3"/>
-[...28 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rc625e708f189473c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4a020e471cfb466e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R84ff0b0f5ef948f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8bb75db91eee4b2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R93c5f0dd46fa4b47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb263852a265c47d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbfaffd22520b4b6d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R56860807ab984b07"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R072e0809f7b348f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc7d5c99606ce4670"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf508dfb541224e16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R47c5ed57033649c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rcae4ef67e8b448ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Refaef9beb97f4cab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc52f7474c5754774"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R5f3c41d040c6493b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Re7d4836431ab4782"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R24570df7b18e486e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R6cc58f60baf64e7a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rb6828fa5ebb34001"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R51630cd63aae4cf9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R894cc6a5dc1e42c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R2311072d8ebd41bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rca874499ef9a4c79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R6afdf7d47ca5412f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R86ba868405be451f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R0edf65c53e0e49dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R2890d37f69cc4102"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R65222bc653e541e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rc066eba68a06465a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R86e1149af2b54db4"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re3992ada9087445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R01bcbcca69d44fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R388be3d3145044e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf2c7dc82232740e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R69585f71b4294b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc33b9954b5334ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R175f813f8e8b440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R66d6ebccf96f4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8fd74d285c6a42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf352af5e4f044b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9a70d112af264a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ree56a6f5878340d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf2e22d80da6341b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4c8df8130b4a4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfdc63f04435e4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1ee1f283561846a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6d0551bba1274f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R40fb1c105f5244ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3ba67c5bc0e546a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R50c27839e89b49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R25a0939f1be34e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re8099a11aac240ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R027815f4ff704099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R582d2144dae34678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8c988ac33b4e4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R44e8597ba0c14621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rcab538ea1fae4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R03f0f26a3b624a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R458c64c13f19488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R99199b8e46604b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R8cfec7039ba74bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R6f2c029919ca4f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R8cc121eb536a4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R852ae3fbf42147ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc625e708f189473c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc393d74930004215" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R26c8c84007d841b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ref4b333a38cd444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b7345bfa39c413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R23d92bf3bf944fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9ab6ac3b75fa419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4a020e471cfb466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R84ff0b0f5ef948f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8bb75db91eee4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R93c5f0dd46fa4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb263852a265c47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbfaffd22520b4b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R56860807ab984b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R072e0809f7b348f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc7d5c99606ce4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf508dfb541224e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R47c5ed57033649c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rcae4ef67e8b448ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Refaef9beb97f4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc52f7474c5754774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5f3c41d040c6493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re7d4836431ab4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R24570df7b18e486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6cc58f60baf64e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb6828fa5ebb34001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R51630cd63aae4cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R894cc6a5dc1e42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2311072d8ebd41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rca874499ef9a4c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6afdf7d47ca5412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R86ba868405be451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R0edf65c53e0e49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R2890d37f69cc4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R65222bc653e541e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rc066eba68a06465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R86e1149af2b54db4" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc5b947b0c3cd44fb" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -376,138 +376,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra3ae130e33cc44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4183920ad26548da" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R162764b229934db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R470b6cdc48ef443c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1562586ae5174d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a34ad5f39794b21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R37cbc04d21e448e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e651f5065bc4ef2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R16d23a78425641a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52a3f38c7bce4a02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfbae6d2c5eb14d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c35f23a63604f3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R61748c8faddc4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R745e5ffaf7da47cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9c34cb7f16e54a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25fcad0427d54167" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R94d323bc613e43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38a2101ecad946c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfecc6d7bb6fb43a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab70dd06fa8848de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R42d5690a505b449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b8b59a82c634516" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4829655ef2fa4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bbd99798567467b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0b79aea84a964b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R884e010974994ec9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rba2353677a634325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R302e79f2bedb487e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0757dccf8e3b40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc08b122cb88d44a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rcb0f0bff47374cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98c005a668b44b62" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0ab73d3bced4422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3357424510df4bf1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R679c258b662149de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R010211ab26b44fe5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R74be907b0f674fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf3507592ca14385" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R665157fe865f43b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R840bd12614a44020" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rb82fb025d97d4564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b71e85f3f4a43cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rb233827d97c643af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re70f3b7f7d3345e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Re93cf0cbf3d84684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ab2be3d6ec64ee1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R7b7bef24cd0844a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0220b757fa654f5b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1937ce343b9648a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd97e2e6ab994453d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Reebaf9ed1e97419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb7bf889a65b4664" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd6c246db27d14b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d7986a6827a4986" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R10ab9b4ff6a44883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92b34b0d87b24c71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7f674bfcc09f45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R539c3799e3a142f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc38695d31e7747ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9315fd196530413a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R070d347ef09948c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b0c9481329846aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4332744b184c44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31dc5f40d18a41f5" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3316,100 +3316,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2122bb00bc9d46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5c0b1f57024a443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7e4cb6c2b781463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R01a7c632029b4be1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R36db95a9472e4302" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1f4bef82034d4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd109d096bbe640bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8304dbcc687b455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R04320b30cdcf4ad7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf6cbc2615a484fd5" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5c0b1f57024a443b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd109d096bbe640bb"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7e4cb6c2b781463c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8304dbcc687b455e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4435,116 +4435,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R01a7c632029b4be1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R04320b30cdcf4ad7"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re7785c8be3f54813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R694d4b5c554f492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R66b5b8079aa84928" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb323c105442f45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1dd6b4f65f0d417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R313b1a334c354bfc" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R694d4b5c554f492c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R66b5b8079aa84928"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1dd6b4f65f0d417b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R313b1a334c354bfc"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4608,138 +4608,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9d2399078a64828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9da84d29cfc440a3" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rabaa8628482a45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R289bc1d27fb044a0" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3771c064dbd0483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1c1c7592958d48e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rddabad9188494c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R249d621b7de84ec6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd29d62d3e324cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R9fa87f63604c426f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6accd4ae7b34387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R1c1c0afe58654195" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cd2bff508264ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ref67c49850bf4e00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6064f55f9454f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf06663793ddb4af8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3fb7a8574eb34031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R27b1914fca1b4470" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88b05e10739747d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R13b1e2afe98a4451" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f93e504b10e4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R8c0cda07d3e44284" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reec4de3494bd4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R08069f4a6cdc4186" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R541dd1f1fee44b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R88609c28b91542c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57a3897861bd43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R821b67f63f2e4f82" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88a2086182f44689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R1ee6e74668f1451d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57374fa978f247f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R8cac818765d148c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8061f5346194c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R8bc78c21559941b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R578d217cb2fa4bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rdd4efaafb1ae466a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e80e47114fb4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rd77657e176ef4dc6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ce52e4e7ca744b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R54ad8e1a2a7641ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2de4d3cff7946d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rcfb6ba74f27e4b36" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7bebcb0ad8dd4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R9c848e512d24448e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd85dc6b46734567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Re05303a4ae6a4bf3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b55a0aea4e54ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R71d3b082e8524e12" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fd2912f603548c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R3bcca3f84cb04ab1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa333073604445ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rc12e8d6e4d2347c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c982bf36b614f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf36ab28c48434717" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31dd879768774d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4ffdf6e715e54c1d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6884515377e94f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra2822dff73c24f0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5144ff77b974870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R2dae7edf7f7b491c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc956a8075ad4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R4c41efe9c7fe4d9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6771c4ea9c014066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Refbb51f5e1494c0f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4757,65 +4757,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第19章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 19 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4833,183 +4837,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:9  |  Job 19:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他剝去我的榮光， 摘去我頭上的冠冕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath stripped me of my glory, and taken the crown from my head.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5025,183 +4991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:10  |  Job 19:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在四圍攻擊我，我便歸於死亡， 將我的指望如樹拔出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath destroyed me on every side, and I am gone: and mine hope hath he removed like a tree.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5217,183 +5145,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:11  |  Job 19:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的忿怒向我發作， 以我為敵人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath also kindled his wrath against me, and he counteth me unto him as one of his enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5409,183 +5299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:12  |  Job 19:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的軍旅一齊上來， 修築戰路攻擊我， 在我帳棚的四圍安營。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His troops come together, and raise up their way against me, and encamp round about my tabernacle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5601,183 +5453,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:13  |  Job 19:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他把我的弟兄隔在遠處， 使我所認識的全然與我生疏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath put my brethren far from me, and mine acquaintance are verily estranged from me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5793,183 +5607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:14  |  Job 19:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的親戚與我斷絕； 我的密友都忘記我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My kinsfolk have failed, and my familiar friends have forgotten me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5985,183 +5761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:15  |  Job 19:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在我家寄居的， 和我的使女都以我為外人； 我在他們眼中看為外邦人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that dwell in mine house, and my maids, count me for a stranger: I am an alien in their sight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6177,183 +5915,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:16  |  Job 19:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我呼喚僕人， 雖用口求他，他還是不回答。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I called my servant, and he gave me no answer; I intreated him with my mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6369,183 +6069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:17  |  Job 19:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我口的氣味，我妻子厭惡； 我的懇求，我同胞也憎嫌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My breath is strange to my wife, though I intreated for the children’s sake of mine own body.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6561,183 +6223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:18  |  Job 19:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>連小孩子也藐視我； 我若起來，他們都嘲笑我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, young children despised me; I arose, and they spake against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6753,183 +6377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:1  |  Job 19:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯回答說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Job answered and said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6945,183 +6531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:19  |  Job 19:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的密友都憎惡我； 我平日所愛的人向我翻臉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All my inward friends abhorred me: and they whom I loved are turned against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7137,183 +6685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:20  |  Job 19:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的皮肉緊貼骨頭； 我只剩牙皮逃脫了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My bone cleaveth to my skin and to my flesh, and I am escaped with the skin of my teeth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7329,183 +6839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:21  |  Job 19:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我朋友啊，可憐我！可憐我！ 因為神的手攻擊我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Have pity upon me, have pity upon me, O ye my friends; for the hand of God hath touched me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7521,183 +6993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:22  |  Job 19:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們為甚麼彷彿神逼迫我， 吃我的肉還以為不足呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why do ye persecute me as God, and are not satisfied with my flesh?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7713,183 +7147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:23  |  Job 19:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟願我的言語現在寫上， 都記錄在書上；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oh that my words were now written! oh that they were printed in a book!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7905,183 +7301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:24  |  Job 19:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>用鐵筆鐫刻， 用鉛灌在磐石上，直存到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That they were graven with an iron pen and lead in the rock for ever!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8097,183 +7455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:25  |  Job 19:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我知道我的救贖主活着， 末了必站立在地上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I know that my redeemer liveth, and that he shall stand at the latter day upon the earth:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8289,183 +7609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:26  |  Job 19:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我這皮肉滅絕之後， 我必在肉體之外得見神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And though after my skin worms destroy this body, yet in my flesh shall I see God:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8481,183 +7763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:27  |  Job 19:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我自己要見他， 親眼要看他，並不像外人。 我的心腸在我裏面消滅了！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whom I shall see for myself, and mine eyes shall behold, and not another; though my reins be consumed within me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8673,183 +7917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:28  |  Job 19:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們若說：我們逼迫他要何等地重呢？ [惹]事的根乃在乎他；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye should say, Why persecute we him, seeing the root of the matter is found in me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8865,183 +8071,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:2  |  Job 19:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們攪擾我的心， 用言語壓碎我要到幾時呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How long will ye vex my soul, and break me in pieces with words?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9057,183 +8225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:29  |  Job 19:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們就當懼怕刀劍； 因為忿怒[惹動]刀劍的刑罰， 使你們知道有報應。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be ye afraid of the sword: for wrath bringeth the punishments of the sword, that ye may know there is a judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9249,183 +8379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:3  |  Job 19:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們這十次羞辱我； 你們苦待我也不以為恥。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These ten times have ye reproached me: ye are not ashamed that ye make yourselves strange to me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9441,183 +8533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:4  |  Job 19:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>果真我有錯， 這錯乃是在我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And be it indeed that I have erred, mine error remaineth with myself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9633,183 +8687,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:5  |  Job 19:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們果然要向我誇大， 以我的羞辱為證指責我，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If indeed ye will magnify yourselves against me, and plead against me my reproach:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9825,183 +8841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:6  |  Job 19:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就該知道是神傾覆我， 用網羅圍繞我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Know now that God hath overthrown me, and hath compassed me with his net.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10017,183 +8995,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:7  |  Job 19:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我因委曲呼叫，卻不蒙應允； 我呼求，卻不得公斷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I cry out of wrong, but I am not heard: I cry aloud, but there is no judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10209,183 +9149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 19:8  |  Job 19:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神用籬笆攔住我的道路，使我不得經過； 又使我的路徑黑暗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath fenced up my way that I cannot pass, and he hath set darkness in my paths.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>