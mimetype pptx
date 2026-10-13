--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -79,133 +79,133 @@
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2ce1c8856e7a4278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8cc47761f9c94937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re744d326ac3c46ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3905f5e949e743a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re57d14d4a0404535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R11a4ce26e38d4aa5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R666c04331743402e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4aab600b40694bac"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4ecfeac79a44472b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ree91a313d7a54a5f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R152ea4c43afa4dc7"/>
-[...39 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R043b8b4cf946430e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfbb59bdccbc64481"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5a15c55b91cd477e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R51c0ed883b6b45a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re054feccc40f4b18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R0abca730113e4908"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R092c8a778eda4853"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3ef221d8f40e4ef0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R06f30423ba914c64"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8a64f6b555304bcf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd4d639f62aab474d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3899c77eb8d34ece"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf1095d76ad614073"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R30f05d1ef23d4e95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Re837a6724f9a416e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R146d165d70f9492b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rc4edec7d22bb4684"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re1363e8bb7094ceb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R9b0cb75c2fda488a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc56703c7b0834bca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R49c9c19e795e43c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rd686e3d23ced491b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R91664a81abad4a28"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Re02ed8630a90449e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R1295e8401e2f48f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R0ea1a8c73fa8412b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R8287cf4f03684655"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rd87d2ef6d88e4590"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R91479b84c9324c33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rb6a0ce7b274543c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R31b3535e42484b6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R7f5e1ab8c0834201"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R6d91732f437a4e2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rd72815f1c103417d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R34e440dcca324fe1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R7c21c8cf5d5143fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R3a5933eb7ade4ecd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R100191ffe7f2478f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R710672bfa8e34b5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R352f0993537a433b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="Rea3b29518c134df7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="Rb9bfa3a249b047fd"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4bb67840a6054105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R666c04331743402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ecfeac79a44472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd7c1d9e4852249b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R06a94810ac744f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R152ea4c43afa4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra0b18fe352f24ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R68ab05ea358a4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re6fe7ea46dd34f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdee564e168f643ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R067249b986614ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2b69f40f43624352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb841a856373d4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra47844913b2a4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9f794603d2d84b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc15d2c19bef6456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ree7dd84a7ab64a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R88c5058c44794ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R64c4b3472d8941fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4435df6114254f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd9fef5d8f52a4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0ac390c415014fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R33c4355361214b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R72874b2a6ce449c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc18a1f535c5d4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R76b0f9e0e46c41a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf07b6a3bc1204d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R16e77f2063d84482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R43c59730d39e42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R07151be534d640bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R5cf74ac674634aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R6070cc3fdf054aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R558a487698ef4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R4973d2dc961d4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R736d62e0480340f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Re8f490fdb61d48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R22b0ee76a90a4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Re6d51df3c9574571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R55091de8e3284431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R7aa6e17ce50048dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R55076ce9ea1b4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rd5541517dbba4d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R7b1a0fea91734668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Re669af71f21341c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Raa5b504cb9ab4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R043b8b4cf946430e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfaa638c7fcb844b3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R852429656b3e4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4aab600b40694bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree91a313d7a54a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R03545215f78c4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R14c0f6eb79274803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfbb59bdccbc64481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5a15c55b91cd477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R51c0ed883b6b45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re054feccc40f4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0abca730113e4908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R092c8a778eda4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3ef221d8f40e4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R06f30423ba914c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8a64f6b555304bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd4d639f62aab474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3899c77eb8d34ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf1095d76ad614073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R30f05d1ef23d4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re837a6724f9a416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R146d165d70f9492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc4edec7d22bb4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re1363e8bb7094ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9b0cb75c2fda488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc56703c7b0834bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R49c9c19e795e43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd686e3d23ced491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R91664a81abad4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re02ed8630a90449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1295e8401e2f48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0ea1a8c73fa8412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R8287cf4f03684655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd87d2ef6d88e4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R91479b84c9324c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rb6a0ce7b274543c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R31b3535e42484b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R7f5e1ab8c0834201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R6d91732f437a4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rd72815f1c103417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R34e440dcca324fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R7c21c8cf5d5143fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R3a5933eb7ade4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R100191ffe7f2478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R710672bfa8e34b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R352f0993537a433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rea3b29518c134df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rb9bfa3a249b047fd" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R384f9ad8a86743e8" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -409,171 +409,171 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R24323f0d66f24be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ab239c2a8ce4f46" /></Relationships>
-[...119 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R976adcae2fcf4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfee531af2c34ce6" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd0575f7f70544325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra2760442eabc45a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5d4d8618bbe240f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47994f3be69d40ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rad124231e0ca440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbafcabad75b7473d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9812cfa12a8f427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0aa6393accb4bd0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R53fc9309f6c74183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50322b869de24809" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd5b6fc13d4334014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5af71577a0bb442f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R68b5785e19524864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R334fd84924ac4d32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd564fa9522c24732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd52c733b3e704554" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ree290aa27bde4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51c863c828fa4f24" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd0bbca77d33a4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5346be108fa24825" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc8969a955112477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bc97eb9d8b64a39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0550c98ed7734ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ed25d2c5cf44344" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdbd6e7364e43423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6de7aaff37842f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rbc0f05bea6ba4099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb576125c4e44ee9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R089cba77cf1146dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafce8fb5553540af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R64987ce10f9b4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b2712872c244327" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra0741d7c677a42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4921f68c5ae477d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R346369d732674950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R514eda28285547d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7d703ff6395a4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa3122b1eeba47b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc5cbc97b4f3c44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf59cb473a46b4a1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5c7ce1d1437f4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4eda788be36f46d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rbba060e7d92841bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c6d9bcd1463476e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R81c46c81b0f54bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71bf97ae423b4310" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc5afe7dcdae74acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ffe7a36db654c35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R0c67580b8d8a408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a11e7f4fb494441" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Re558edf6227341ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb69b6cea617d41e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R8a9450b53fa8493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0db89d8234d4a56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rf5b840adaa334587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4be5a60976a045bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R8f186d8f02594dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd694ff6d2d9e4f1e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rb5d293f45e014764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a9ecd7c2ae74bb6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R7eba03548cac4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ed12625a549404e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R1807ff033e21475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ab2655b33f84009" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Ra95c33986f964270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R545d7ac44d484fca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4524c165303442be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae1174a902184777" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R69349f9981ec4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R908f8112a30c438b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rbade736dd1c74be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdda32e2bc255407f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8308e40ae2d64074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3a8eb1ec5b64b1a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbf8c264543bf49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recb8c5dbe5cc4236" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra47cbabcb5664645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f01fc93bf624531" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R43a4df6f8b2542c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14eac6bfb53a43c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb13799de952d4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb41c77048da342ad" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4427,100 +4427,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4fc4d6507060434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc416b54947dd42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R09b13fd81e534536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf8189e97b24e4bb9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R72e654800a094296" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbcfde1d52f6f45a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rec9832c2a59049b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf7244f7d30514749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R019a4ceb54e14662" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra35856b6722f4cc2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc416b54947dd42f7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rec9832c2a59049b2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R09b13fd81e534536"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf7244f7d30514749"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5546,116 +5546,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf8189e97b24e4bb9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R019a4ceb54e14662"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R850cb53a4e764c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re538be06d35d47b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R632b676d4efc4c21" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcd7db213fd7a40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R45b342e434ba4449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84d7a786b7204ce0" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re538be06d35d47b7"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R632b676d4efc4c21"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R45b342e434ba4449"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R84d7a786b7204ce0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5719,171 +5719,171 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1592941401e4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc0d22954fdfd46d3" /></Relationships>
-[...119 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18a9215fe79f4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4c9180b543584145" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R333e12aa61814ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1cb4f3bcd79145b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R066aa175c12346f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rf84825cbfc6d4779" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R330b16de4aca497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R439785c5ae454d23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55c84f40d15b4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R166315c49d7042f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab9ebecea20a4c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R069c744552e9455d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a0f1a31f2ab4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R1e78739b1f344d0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0279c3b26cbf44ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R00a3a5761e8e4c4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c99be02982d44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R55e95fa25e8d46c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c9b77f169804fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R938bd7691ae249bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0cc94371ac9451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Re51054a1c4374dde" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R028b78cdf81f4f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R421bab16a9d848be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbbbe869da5f74567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R002451bb136a4cef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26312bdaa6004dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R258b42c5f7204269" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c8a78ec4ffd48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R76f7713cb5bb491a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d3aaf961ecf4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R853e581a39564d14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1930613fa06a4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Ree4d6eb4aead4f26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R455764677dce4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Ra9d2ad1716424439" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f30f74d0ed04539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R2b55c8cd69a3428f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ae18d3342444956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R02ba8c4a79cd4c39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re27ee378ceae4a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R0500ca4159a140bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6c67ab7e7fe4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Ref4ccac37fbb4423" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9122672a18449c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R8b463068d09e437e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04e1510cb5884c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ref1b3c4760464fa8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57303ed507ba4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Ra6e2bcc7e9ec4802" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R211e32fe98024550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R2d533a29e8b04ce3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reff8e8f5f7e3440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R5ee566cc3ebd400c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24b241dfacca44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rf29abd9c63354027" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b6bba33103741cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rd53768c3646b4353" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc398c8e1af348b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Rbe2103d1d49645f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42cb1ce254c344c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R5607b286c43d496a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8bcbb5a32ec94cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R9e9595bc18924f0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R241b77dff6b14a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R686d64b462ca4eb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb954ee796394418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R0b61390bcd2d4d17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11de3f3b89f64485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R55967346982049e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re145bab019834566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R2557fd04d18c49fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92d66d6fc3014274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R0706e5e673ff4ed4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43399d160602417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Red37d501fa2d461f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a5de60d32c74755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb67c9cf427ba4c95" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbf2c7b063d24342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8bf2d725f5d84caa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bf46453ef66466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R01cd1ca1a07147ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21421cb29d934074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R39f9192ca1874235" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5901,65 +5901,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第31章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 31 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5977,183 +5981,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:9  |  Job 31:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若受迷惑，向婦人[起淫念]， 在鄰舍的門外蹲伏，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If mine heart have been deceived by a woman, or if I have laid wait at my neighbour’s door;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,183 +6135,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:10  |  Job 31:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就願我的妻子給別人推磨， 別人也與她同室。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then let my wife grind unto another, and let others bow down upon her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +6289,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:11  |  Job 31:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為這是大罪， 是審判官[當罰的]罪孽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this is an heinous crime; yea, it is an iniquity to be punished by the judges.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6553,183 +6443,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:12  |  Job 31:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這本是火焚燒，直到毀滅， 必拔除我所有的家產。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For it is a fire that consumeth to destruction, and would root out all mine increase.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6745,183 +6597,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:13  |  Job 31:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的僕婢與我爭辯的時候， 我若藐視不聽他們的情節；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I did despise the cause of my manservant or of my maidservant, when they contended with me;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6937,183 +6751,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:14  |  Job 31:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神興起，我怎樣行呢？ 他察問，我怎樣回答呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What then shall I do when God riseth up? and when he visiteth, what shall I answer him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7129,183 +6905,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:15  |  Job 31:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>造我在腹中的，不也是造他嗎？ 將他與我摶在腹中的豈不是一位嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Did not he that made me in the womb make him? and did not one fashion us in the womb?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7321,183 +7059,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:16  |  Job 31:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若不容貧寒人得其所願， 或叫寡婦眼中失望，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I have withheld the poor from their desire, or have caused the eyes of the widow to fail;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7513,183 +7213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:17  |  Job 31:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>或獨自吃我一點食物， 孤兒沒有與我同吃； （</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or have eaten my morsel myself alone, and the fatherless hath not eaten thereof;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7705,183 +7367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:18  |  Job 31:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從幼年時孤兒與我同長，好像父子一樣； 我從出母腹就扶助 寡婦。）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(For from my youth he was brought up with me, as with a father, and I have guided her from my mother’s womb;)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7897,183 +7521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:1  |  Job 31:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我與眼睛立約， 怎能戀戀瞻望處女呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I made a covenant with mine eyes; why then should I think upon a maid?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8089,183 +7675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:19  |  Job 31:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若見人因無衣死亡， 或見窮乏人身無遮蓋；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I have seen any perish for want of clothing, or any poor without covering;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8281,183 +7829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:20  |  Job 31:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若不使他因我羊的毛得暖， 為我祝福；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If his loins have not blessed me, and if he were not warmed with the fleece of my sheep;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8473,183 +7983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:21  |  Job 31:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若在城門口見有幫助我的， 舉手攻擊孤兒；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I have lifted up my hand against the fatherless, when I saw my help in the gate:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8665,183 +8137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:22  |  Job 31:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>情願我的肩頭從缺盆骨脫落， 我的膀臂從羊矢骨折斷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then let mine arm fall from my shoulder blade, and mine arm be broken from the bone.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8857,183 +8291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:23  |  Job 31:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因神降的災禍使我恐懼； 因他的威嚴，我不能妄為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For destruction from God was a terror to me, and by reason of his highness I could not endure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9049,183 +8445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:24  |  Job 31:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若以黃金為指望， 對精金說：[你是]我的倚靠；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I have made gold my hope, or have said to the fine gold, Thou art my confidence;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9241,183 +8599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:25  |  Job 31:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若因財物豐裕， 因我手多得資財而歡喜；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I rejoiced because my wealth was great, and because mine hand had gotten much;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9433,183 +8753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:26  |  Job 31:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若見太陽發光， 明月行在空中，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I beheld the sun when it shined, or the moon walking in brightness;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9625,183 +8907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:27  |  Job 31:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心就暗暗被引誘， 口便親手；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And my heart hath been secretly enticed, or my mouth hath kissed my hand:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9817,183 +9061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:28  |  Job 31:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這也是審判官[當罰的]罪孽， 又是我背棄在上的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This also were an iniquity to be punished by the judge: for I should have denied the God that is above.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10009,183 +9215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:2  |  Job 31:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從至上的神所得之分， 從至高全能者所得之業是甚麼呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For what portion of God is there from above? and what inheritance of the Almighty from on high?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10201,183 +9369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:29  |  Job 31:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若見恨我的遭報就歡喜， 見他遭災便高興； （</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I rejoiced at the destruction of him that hated me, or lifted up myself when evil found him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10393,183 +9523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:30  |  Job 31:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我沒有容口犯罪， 咒詛他的生命；）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither have I suffered my mouth to sin by wishing a curse to his soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10585,183 +9677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:31  |  Job 31:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若我帳棚的人未嘗說， 誰不以主人的食物吃飽呢？ （</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If the men of my tabernacle said not, Oh that we had of his flesh! we cannot be satisfied.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10777,183 +9831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:32  |  Job 31:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從來我沒有容客旅在街上住宿， 卻開門迎接行路的人；）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The stranger did not lodge in the street: but I opened my doors to the traveller.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10969,183 +9985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:33  |  Job 31:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若像亞當 遮掩我的過犯， 將罪孽藏在懷中；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I covered my transgressions as Adam, by hiding mine iniquity in my bosom:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11161,183 +10139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:34  |  Job 31:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因懼怕大眾， 又因宗族藐視我使我驚恐， 以致閉口無言，杜門不出；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Did I fear a great multitude, or did the contempt of families terrify me, that I kept silence, and went not out of the door?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11353,183 +10293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:35  |  Job 31:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟願有一位肯聽我！ （看哪，在這裏有我所劃的押， 願全能者回答我！）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oh that one would hear me! behold, my desire is, that the Almighty would answer me, and that mine adversary had written a book.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11545,183 +10447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:36  |  Job 31:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願那敵我者所寫的狀詞[在我這裏]！ 我必帶在肩上，又綁在頭上為冠冕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely I would take it upon my shoulder, and bind it as a crown to me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11737,183 +10601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:37  |  Job 31:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必向他述說我腳步的數目， 必如君王進到他面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I would declare unto him the number of my steps; as a prince would I go near unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11929,183 +10755,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:38  |  Job 31:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若[奪取]田地，這地向我喊冤， 犂溝一同哭泣；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If my land cry against me, or that the furrows likewise thereof complain;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12121,183 +10909,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:3  |  Job 31:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈不是禍患臨到不義的， 災害臨到作孽的呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is not destruction to the wicked? and a strange punishment to the workers of iniquity?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12313,183 +11063,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:39  |  Job 31:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若吃地的出產不給價值， 或叫原主喪命；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I have eaten the fruits thereof without money, or have caused the owners thereof to lose their life:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12505,183 +11217,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:40  |  Job 31:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願這地長蒺藜代替麥子， 長惡草代替大麥。 約伯的話說完了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let thistles grow instead of wheat, and cockle instead of barley. The words of Job are ended.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12697,183 +11371,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:4  |  Job 31:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神豈不是察看我的道路， 數點我的腳步呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Doth not he see my ways, and count all my steps?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12889,183 +11525,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:5  |  Job 31:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若與虛謊同行， 腳若追隨詭詐； （</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I have walked with vanity, or if my foot hath hasted to deceit;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13081,183 +11679,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:6  |  Job 31:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若被公道的天平稱度， 使神可以知道我的純正；）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let me be weighed in an even balance, that God may know mine integrity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13273,183 +11833,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:7  |  Job 31:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的腳步若偏離正路， 我的心若隨着我的眼目， 若有玷污粘在我手上；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If my step hath turned out of the way, and mine heart walked after mine eyes, and if any blot hath cleaved to mine hands;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13465,183 +11987,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 31:8  |  Job 31:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就願我所種的有別人吃， 我田所產的被拔出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then let me sow, and let another eat; yea, let my offspring be rooted out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>