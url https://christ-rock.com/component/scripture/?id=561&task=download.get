--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -55,121 +55,121 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf8714760bcc04659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R44d422c613d2470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R644d6e8a0c354324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra428dfb3f7414582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re8f41bf1af6a415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R91057d971f564fea" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3e8e53cce8f34126"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3bc3a8d66f644e95"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9e4b1c107e684595"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R406ea6c53c194734"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5638b58798ce45ef"/>
-[...27 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Ra37a7473d0a0450b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R03fac3b693f54072"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R81828ef9a7da4247"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3ce25c31f74a4c59"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R67c4d7c7c5c447a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R415ea2e4379e42cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R9bcc85c11efe451b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re6e9f71c2bed48f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5d88bad9a1d24b59"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R370671fc4e444ba2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R636b088dc7bd4848"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra34c848896f64975"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rba9b6e30510d4b39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re5d633f772cb47f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R42ee273a577d4856"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd61e4f2ed03e4b4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R5ea73ce8ce0a4110"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rf083a00baa66456d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rc8ad7e465dba4b3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R21b6d90b4a10429b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Raacbe624385e46d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R1d74674d10a541a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Re4a41fa5fb80414a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R63aa2837146d4a6d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rf2c4d554d0a64029"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R24f90728d8394e09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R84fbdf0622044f31"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R7c90d8be22fb499d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rc2d7ceb5e3224f3e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R1efdc69030de4a57"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfad1341bebff4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3e8e53cce8f34126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e4b1c107e684595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re28cefcfa50542eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R67b2caebd7ac4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5638b58798ce45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2722154894354444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ree9579721f724f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0a8b7f787ce445aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R56b8076e2ada45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7ff7b0969a53474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb31efc116bd042f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R579a73398e314bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rec3f72e2f0924738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra7710a3640c745d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R257149bbd5f04863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1fb558e0a1e74a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc8ea87851faf4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R573a8e18289d45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc65831eea9de474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc7af8a5df8984f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra2b22f08e9f84fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb6558dfb88ec44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7fd59c2d52e6429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re25641ebf82743b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0ee599b42e2841ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2568806969b34840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rffbc4192b92b4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2d884086a95a4f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4363867f7b714f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R297d083c89374fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R465c49de7a164db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R220c2bfbcdcd4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra37a7473d0a0450b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R95f6cf30cbd840c9" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3087d00e558f4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3bc3a8d66f644e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R406ea6c53c194734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5466ae57cd194543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1ddfaf950d454c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R03fac3b693f54072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R81828ef9a7da4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3ce25c31f74a4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R67c4d7c7c5c447a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R415ea2e4379e42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9bcc85c11efe451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re6e9f71c2bed48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5d88bad9a1d24b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R370671fc4e444ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R636b088dc7bd4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra34c848896f64975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rba9b6e30510d4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re5d633f772cb47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R42ee273a577d4856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd61e4f2ed03e4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5ea73ce8ce0a4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf083a00baa66456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc8ad7e465dba4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R21b6d90b4a10429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raacbe624385e46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1d74674d10a541a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re4a41fa5fb80414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R63aa2837146d4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf2c4d554d0a64029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R24f90728d8394e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R84fbdf0622044f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R7c90d8be22fb499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rc2d7ceb5e3224f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R1efdc69030de4a57" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R35d0a17f0e924ce2" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -373,135 +373,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd2885d118c194f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d5c535dccd24f21" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8f93975d72fb4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d37b612ece940f7" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4a229c8e5ce54d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6857619af0d4b46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R236142f30ead4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd77ccd681c64a9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf8b9f2e8ff854a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48e2bff99f6540af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9c140ecc784142e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42a4273b5a22491e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd3c8c9bc7d9045e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red040d4b8f274c59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6e11104d37994a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c558d6e91cc40df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1155fcf1d4a4445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74c6c7830373414e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R967b6546fe70444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4be29fd2fdcf482f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1a8df48be0484648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b8a53caba6b40ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re25d390e11c54717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R961a1deabeae4f9a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0eb9776d1d5b4b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafdbca6586bf49d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5afc4f93ce434fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2683a1c5e39b437b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R576379af460c4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9be45a7ddb0247f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd8a989ca77374ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5f08f5f68e74e12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra635b46219a8433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf100f281d8604caf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc0b3b00618b34c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f65688cea4b4949" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf6e84d3e797a44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc183f2ff323c42d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R003e9978f6c545e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa4ae7a89ef04c03" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rbebbf0914b7a47a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90a7150d576d407e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R1b0b93e40188491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0875274846214e50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R9f5c40ec4d5145ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b972d0fdb4d4658" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R60c54a919c844724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8279f5b1b1c840eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0569b595458f4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e383d2bafed48b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3b27b81df6044fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra243541ae18a47d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R846d2851f561444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf85983f25f6b484e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R94187af177d44a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93859c92304b4b9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4ac92a81888b4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0571a06c16643a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7523b388a6434bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5845b28b32544aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R71c371830c77488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36640758f4ea4c88" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3215,100 +3215,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc6389b74ac2b4c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb7437facc9dc45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R64a91676f92b4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R89b945130d13483e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6c7787af02024360" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdb6d66d20b8b48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd93865ff36454f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ree212ee6b7a947de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0993f38ee9634ec5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0e4eac3662ed4464" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb7437facc9dc45ae"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd93865ff36454f5a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R64a91676f92b4ddf"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ree212ee6b7a947de"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4334,116 +4334,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R89b945130d13483e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0993f38ee9634ec5"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf65a78d8827b4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfb7619b4b8974c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b15db36208f4194" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re380228995704ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8607df6c5fd44dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2fa0fd4fcb64c17" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfb7619b4b8974c3a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8b15db36208f4194"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8607df6c5fd44dfb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd2fa0fd4fcb64c17"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4507,135 +4507,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc02f2ad5be94327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R379fa4ebd6e64d9e" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd38536b507c4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7fd4340680964588" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36056c5ce91049d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1e6152287d6c49d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e7912a0ecbd4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6f859daae100432e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R021e0de0d9704966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R5b026c6f03e9468c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87484b871ffd4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra1bb58553b054746" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfcf6698ec49442b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rb0dad0fd7780412b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bdb84f447414fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rae76488b39194fdc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a65c5fe77844eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R087441c560c94bcf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R121d7e3494b14d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R0756c36682054dfc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a2e7b1ab702478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rd76597b43da54c87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5129d46e9d84732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R75ebaa5eab554c45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40cb0cc018bd4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R551f48cb20424ae9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde79933b1c9e4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra2e5f6bc97d2435a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63e6ca89aa0f4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R5f9cfa4cccc94c28" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R567d535064a84cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R0aaaba01675040bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf28e9fab5c4c4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R07a68646b39b4dd9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9aadd964e53c4505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R7afc91b76ce44fff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R587494f0b02a4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R0214c3eaebb94e17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ae8d4f0bd694a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R89380523b8814ac7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8506567dba264bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rcfc48d65ef6e48cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30b672b307b548aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R99983cde98224aac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R215b3f1787014705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R342d63711f4442ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7852cffae36f443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rdac6c2d56838443a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57fd418df5b24585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6ed259ffc1b24626" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcaf3da13474f4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R1cce200a37e44e9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21dda10e427d4927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R3f244808f0ce4172" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e064b87e6774429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R539bb0093ec84877" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0533406f8dcf4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rd56b8bc8b3d94607" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1e1e1f629ee41e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R745e90268db4406b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd937a1d6955447bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5efab4694a774c52" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4653,65 +4653,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記第28章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Job 28 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4729,183 +4733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:9  |  Job 28:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人伸手鑿開堅石， 傾倒山根，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He putteth forth his hand upon the rock; he overturneth the mountains by the roots.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4921,183 +4887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:10  |  Job 28:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在磐石中鑿出水道， 親眼看見各樣寶物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He cutteth out rivers among the rocks; and his eye seeth every precious thing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5113,183 +5041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:11  |  Job 28:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他封閉水不得滴流， 使隱藏的物顯露出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He bindeth the floods from overflowing; and the thing that is hid bringeth he forth to light.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5305,183 +5195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:12  |  Job 28:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，智慧有何處可尋？ 聰明之處在哪裏呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But where shall wisdom be found? and where is the place of understanding?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5497,183 +5349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:13  |  Job 28:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧的價值無人能知， 在活人之地也無處可尋。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Man knoweth not the price thereof; neither is it found in the land of the living.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5689,183 +5503,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:14  |  Job 28:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>深淵說：不在我內； 滄海說：不在我中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The depth saith, It is not in me: and the sea saith, It is not with me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5881,183 +5657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:15  |  Job 28:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧非用黃金可得， 也不能平白銀為它的價值。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It cannot be gotten for gold, neither shall silver be weighed for the price thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6073,183 +5811,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:16  |  Job 28:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>俄斐金和貴重的紅瑪瑙， 並藍寶石，不足與較量；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It cannot be valued with the gold of Ophir, with the precious onyx, or the sapphire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6265,183 +5965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:17  |  Job 28:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>黃金和玻璃不足與比較； 精金的器皿不足與兌換。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The gold and the crystal cannot equal it: and the exchange of it shall not be for jewels of fine gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6457,183 +6119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:18  |  Job 28:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>珊瑚、水晶都不足論； 智慧的價值勝過珍珠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>No mention shall be made of coral, or of pearls: for the price of wisdom is above rubies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6649,183 +6273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:1  |  Job 28:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>銀子有礦； 煉金有方。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely there is a vein for the silver, and a place for gold where they fine it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6841,183 +6427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:19  |  Job 28:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>古實的紅璧璽不足與比較； 精金也不足與較量。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The topaz of Ethiopia shall not equal it, neither shall it be valued with pure gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7033,183 +6581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:20  |  Job 28:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧從何處來呢？ 聰明之處在哪裏呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whence then cometh wisdom? and where is the place of understanding?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7225,183 +6735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:21  |  Job 28:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>是向一切有生命的眼目隱藏， 向空中的飛鳥掩蔽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seeing it is hid from the eyes of all living, and kept close from the fowls of the air.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7417,183 +6889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:22  |  Job 28:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>滅沒和死亡說： 我們風聞其名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Destruction and death say, We have heard the fame thereof with our ears.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7609,183 +7043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:23  |  Job 28:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神明白智慧的道路， 曉得智慧的所在。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God understandeth the way thereof, and he knoweth the place thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7801,183 +7197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:24  |  Job 28:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因他鑒察直到地極， 遍觀普天之下，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he looketh to the ends of the earth, and seeth under the whole heaven;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7993,183 +7351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:25  |  Job 28:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要為風定輕重， 又度量諸水；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To make the weight for the winds; and he weigheth the waters by measure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8185,183 +7505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:26  |  Job 28:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他為雨露定命令， 為雷電定道路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he made a decree for the rain, and a way for the lightning of the thunder:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8377,183 +7659,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:27  |  Job 28:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時他看見智慧，而且述說； 他堅定，並且查究。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then did he see it, and declare it; he prepared it, yea, and searched it out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8569,183 +7813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:28  |  Job 28:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對人說：敬畏主就是智慧； 遠離惡便是聰明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And unto man he said, Behold, the fear of the Lord, that is wisdom; and to depart from evil is understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8761,183 +7967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:2  |  Job 28:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>鐵從地裏挖出； 銅從石中鎔化。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Iron is taken out of the earth, and brass is molten out of the stone.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8953,183 +8121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:3  |  Job 28:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人為黑暗定界限， 查究幽暗陰翳的石頭，直到極處，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He setteth an end to darkness, and searcheth out all perfection: the stones of darkness, and the shadow of death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9145,183 +8275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:4  |  Job 28:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在無人居住之處刨開礦穴， [過路的人]也想不到他們； 又與人遠離，懸在空中搖來搖去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The flood breaketh out from the inhabitant; even the waters forgotten of the foot: they are dried up, they are gone away from men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9337,183 +8429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:5  |  Job 28:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於地，能出糧食， 地內好像被火翻起來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As for the earth, out of it cometh bread: and under it is turned up as it were fire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9529,183 +8583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:6  |  Job 28:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地中的石頭有藍寶石， 並有金沙。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The stones of it are the place of sapphires: and it hath dust of gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9721,183 +8737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:7  |  Job 28:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>礦中的路鷙鳥不得知道； 鷹眼也未見過。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is a path which no fowl knoweth, and which the vulture’s eye hath not seen:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9913,183 +8891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約伯記 28:8  |  Job 28:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>狂傲的野獸未曾行過； 猛烈的獅子也未曾經過。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The lion’s whelps have not trodden it, nor the fierce lion passed by it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>